--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c2c523fb7e4b38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea2965b02a0a4fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b299380e034d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000a122e99b74494"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72af0d3e720b4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b299380e034d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd264eaedee8149ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000a122e99b74494" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core Satellite - Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>