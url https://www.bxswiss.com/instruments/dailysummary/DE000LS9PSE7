--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea2965b02a0a4fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66602051fd864ad3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000a122e99b74494"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c79c18b131141c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd264eaedee8149ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000a122e99b74494" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c74ceeb335b483d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c79c18b131141c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core Satellite - Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...215 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,606</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>