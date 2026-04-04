--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbb674ad737a94ddb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf63ccccc18404311" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc152f87130642d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78395877d2c4408b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2eb1af44580f4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc152f87130642d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4178ca4f71d04e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78395877d2c4408b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core Satellite - Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>140,226</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,838</x:t>
-[...226 lines deleted...]
-        <x:is>
           <x:t>136,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>139,085</x:t>
-[...170 lines deleted...]
-        <x:is>
           <x:t>137,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>