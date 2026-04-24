--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf63ccccc18404311" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44a74a4614b4158" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78395877d2c4408b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57652812e9c44531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4178ca4f71d04e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78395877d2c4408b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raffdebc348a04a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57652812e9c44531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core Satellite - Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,351</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,986</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>