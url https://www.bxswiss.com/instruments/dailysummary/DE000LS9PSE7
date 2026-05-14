--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd44a74a4614b4158" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838df6205e7c4e1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57652812e9c44531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf06ebc3b58614056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raffdebc348a04a73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57652812e9c44531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ce16d3448e469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf06ebc3b58614056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core Satellite - Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,191</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>