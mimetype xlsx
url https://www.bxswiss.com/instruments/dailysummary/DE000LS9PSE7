--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R838df6205e7c4e1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3488df4c08348c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf06ebc3b58614056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb522c329944ba4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ce16d3448e469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf06ebc3b58614056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f900a8e71f9433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb522c329944ba4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core Satellite - Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>139,880</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,229</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...296 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>