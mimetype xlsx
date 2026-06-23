--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3488df4c08348c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5694187a00ac474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb522c329944ba4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f34778948f4335"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f900a8e71f9433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb522c329944ba4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R847d9c6a9cda4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f34778948f4335" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core Satellite - Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,682</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>