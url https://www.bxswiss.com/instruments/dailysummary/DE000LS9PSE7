--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5694187a00ac474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448a10b8abc54180" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f34778948f4335"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e567504519747a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R847d9c6a9cda4b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f34778948f4335" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re70d47cd49c942a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e567504519747a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core Satellite - Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>144,770</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>143,897</x:t>
-[...436 lines deleted...]
-          <x:t>147,081</x:t>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>