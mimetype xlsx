--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448a10b8abc54180" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381eac1582814f8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e567504519747a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra282a7f37a2841a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re70d47cd49c942a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e567504519747a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f2471d269154138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra282a7f37a2841a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core Satellite - Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,492</x:t>
-[...522 lines deleted...]
-          <x:t>144,021</x:t>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>