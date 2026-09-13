--- v12 (2026-08-03)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381eac1582814f8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c2c523fb7e4b38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra282a7f37a2841a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b299380e034d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f2471d269154138" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra282a7f37a2841a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72af0d3e720b4dfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b299380e034d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Core Satellite - Europe</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>147,363</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>