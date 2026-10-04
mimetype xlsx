--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fba6436d59c4b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963be95d473846d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfec2bbd125f94e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ee04bb945224e82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21aed70490ff4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfec2bbd125f94e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R649d1cf71c494523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ee04bb945224e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Rohstoffexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>