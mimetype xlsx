--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963be95d473846d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdded4e9b7bd046db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ee04bb945224e82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdec342ea824a4f6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R649d1cf71c494523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ee04bb945224e82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82337d5137244026" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdec342ea824a4f6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Rohstoffexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,952</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>