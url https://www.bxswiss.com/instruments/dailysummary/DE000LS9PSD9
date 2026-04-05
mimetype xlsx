--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6692ba64d002499b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2b6b2b91ee449f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f0aa8a13816450a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbabf5fd4340483b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R923ddb29ad354774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f0aa8a13816450a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dff8f704f374105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbabf5fd4340483b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Rohstoffexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>44,653</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,905</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>47,264</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,163</x:t>
-[...377 lines deleted...]
-          <x:t>44,791</x:t>
+          <x:t>46,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>