--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a2b6b2b91ee449f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7400772b64cd47da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbabf5fd4340483b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf38ee19354bc4b98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dff8f704f374105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbabf5fd4340483b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red88d3756b004897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf38ee19354bc4b98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Rohstoffexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>