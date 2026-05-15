--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7400772b64cd47da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db2f6173b964484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf38ee19354bc4b98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48d9406b6c94abd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red88d3756b004897" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf38ee19354bc4b98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f868b643794829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48d9406b6c94abd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Rohstoffexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>