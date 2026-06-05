--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7db2f6173b964484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ff419b3e8448b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc48d9406b6c94abd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1af8c3a13004adc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f868b643794829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc48d9406b6c94abd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0bc65b0c1dd483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1af8c3a13004adc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Rohstoffexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>49,349</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,186</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>16.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>50,937</x:t>
-[...16 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>48,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,303</x:t>
-[...468 lines deleted...]
-          <x:t>49,072</x:t>
+          <x:t>50,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>