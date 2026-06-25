--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ff419b3e8448b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8093b508c17e4eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1af8c3a13004adc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8ccc48557244b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0bc65b0c1dd483e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1af8c3a13004adc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50cb733138a94bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8ccc48557244b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Rohstoffexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>