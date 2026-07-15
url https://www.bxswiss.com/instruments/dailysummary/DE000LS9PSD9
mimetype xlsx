--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8093b508c17e4eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e2d0d229884321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b8ccc48557244b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8edcd2d48b41e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50cb733138a94bbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b8ccc48557244b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1e5cb16ef54862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8edcd2d48b41e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Rohstoffexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>46,771</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,987</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,973</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>