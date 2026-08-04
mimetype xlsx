--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e2d0d229884321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc10995fdad346c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8edcd2d48b41e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc850628bd1d4219"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe1e5cb16ef54862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8edcd2d48b41e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d5db34b2634f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc850628bd1d4219" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Rohstoffexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>