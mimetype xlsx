--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc10995fdad346c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73849cb346ff4653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc850628bd1d4219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb39c47c077846c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d5db34b2634f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc850628bd1d4219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94f707adddce4eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb39c47c077846c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Rohstoffexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>37,036</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,879</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,741</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>