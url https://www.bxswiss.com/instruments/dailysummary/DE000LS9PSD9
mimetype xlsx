--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73849cb346ff4653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fba6436d59c4b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb39c47c077846c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfec2bbd125f94e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94f707adddce4eb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb39c47c077846c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21aed70490ff4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfec2bbd125f94e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chance Rohstoffexplorer</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSD9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>