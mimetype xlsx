--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4145cc3d9bd4bbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e838c365aa42e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283d24dd1a794b1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeee2b3261ea40c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cb7bb9addf9432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283d24dd1a794b1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra158d9c7fe244ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeee2b3261ea40c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sieben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>