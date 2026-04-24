--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0e838c365aa42e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R716c32501061482c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raeee2b3261ea40c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b3da79c16bf4261"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra158d9c7fe244ab8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raeee2b3261ea40c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d6fb0f8bdb47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b3da79c16bf4261" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sieben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>