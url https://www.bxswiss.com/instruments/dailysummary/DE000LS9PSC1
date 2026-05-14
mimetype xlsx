--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R716c32501061482c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef39e475e664c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b3da79c16bf4261"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dcf906456fc40d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d6fb0f8bdb47ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b3da79c16bf4261" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d515448ea4408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dcf906456fc40d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sieben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>244,516</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>243,649</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,699</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>