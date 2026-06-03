--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef39e475e664c5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bba00219c54be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dcf906456fc40d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8095918b764d4022"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98d515448ea4408e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dcf906456fc40d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a3b574151649ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8095918b764d4022" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sieben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>