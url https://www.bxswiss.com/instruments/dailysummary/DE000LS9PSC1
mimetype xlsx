--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04bba00219c54be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R117ace47ac68447a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8095918b764d4022"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46463d8004d749f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a3b574151649ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8095918b764d4022" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1aca8fe157f4d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46463d8004d749f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sieben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,041</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>