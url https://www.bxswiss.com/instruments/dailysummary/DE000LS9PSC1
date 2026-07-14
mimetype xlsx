--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R117ace47ac68447a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72d1e35776748d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46463d8004d749f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574ebd74e852408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1aca8fe157f4d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46463d8004d749f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a03e660e12945e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574ebd74e852408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sieben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>