--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc72d1e35776748d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad375d859f0141a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574ebd74e852408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae58900ae71348d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a03e660e12945e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574ebd74e852408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b96b71061a4236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae58900ae71348d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sieben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,529</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>