--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad375d859f0141a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bbf0f8712ec4928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae58900ae71348d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9d4e8d7a184499"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1b96b71061a4236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae58900ae71348d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a941be20004a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9d4e8d7a184499" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sieben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>