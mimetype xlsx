--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bbf0f8712ec4928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12bef9d664ed4ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9d4e8d7a184499"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2443d41e7c04dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26a941be20004a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9d4e8d7a184499" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0998b87d294fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2443d41e7c04dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sieben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>