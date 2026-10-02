--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12bef9d664ed4ffd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5bd5172fa714283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2443d41e7c04dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d43b3479290471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f0998b87d294fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2443d41e7c04dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a0291f10d6b4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d43b3479290471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sieben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>