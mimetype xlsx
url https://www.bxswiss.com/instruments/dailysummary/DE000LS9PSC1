--- v15 (2026-10-02)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5bd5172fa714283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc1808fbbf77481a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d43b3479290471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6433b25667af47a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a0291f10d6b4ca9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d43b3479290471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raac8317b853d4fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6433b25667af47a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Sieben</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PSC1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>