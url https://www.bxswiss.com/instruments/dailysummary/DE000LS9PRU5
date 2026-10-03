--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd50545d7db4f4f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6cae17fb324267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceaa6f037b2f499c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c5a99aadab24287"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f571cc4c2c4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceaa6f037b2f499c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c2879775d541fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c5a99aadab24287" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Gaming - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>