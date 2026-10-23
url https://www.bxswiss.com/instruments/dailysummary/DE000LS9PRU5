--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f6cae17fb324267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8544991dbb6b43d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c5a99aadab24287"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0654a5a42e474777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c2879775d541fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c5a99aadab24287" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd1cb2f094344f6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0654a5a42e474777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Gaming - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>