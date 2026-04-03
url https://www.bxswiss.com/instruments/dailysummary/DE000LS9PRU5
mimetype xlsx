--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R814576b9d7574e69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ca3fe5cea84f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaec839223a141ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f53332ab8f4de4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ee5f6c17df4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaec839223a141ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd108489857ec4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f53332ab8f4de4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Gaming - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>170,996</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,281</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>170,235</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>