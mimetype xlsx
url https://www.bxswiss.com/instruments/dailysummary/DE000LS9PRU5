--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ca3fe5cea84f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rface116e230c480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f53332ab8f4de4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree1812b94604451c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd108489857ec4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f53332ab8f4de4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cfcaea669be44ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree1812b94604451c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Gaming - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>170,279</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,018</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>