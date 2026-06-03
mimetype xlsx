--- v8 (2026-04-24)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rface116e230c480e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re137a01c76e244d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree1812b94604451c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R876e44d5030a4d4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cfcaea669be44ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree1812b94604451c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R909604f9f3a74a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R876e44d5030a4d4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Gaming - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...549 lines deleted...]
-          <x:t>174,192</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>174,018</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>