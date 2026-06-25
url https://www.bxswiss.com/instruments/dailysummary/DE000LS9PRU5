--- v9 (2026-06-03)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re137a01c76e244d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re873740753174221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R876e44d5030a4d4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3c00cfa9714f63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R909604f9f3a74a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R876e44d5030a4d4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e336d073094830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3c00cfa9714f63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Gaming - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>171,660</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,297</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>167,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>