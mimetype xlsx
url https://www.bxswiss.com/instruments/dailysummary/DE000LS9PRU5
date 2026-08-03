--- v10 (2026-06-25)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re873740753174221" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5cd1771e4d148b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc3c00cfa9714f63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2159fa6ca6c46de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e336d073094830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc3c00cfa9714f63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f69750612af41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2159fa6ca6c46de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Gaming - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>170,880</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>170,768</x:t>
-[...269 lines deleted...]
-          <x:t>170,297</x:t>
+          <x:t>170,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>