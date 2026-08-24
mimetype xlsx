--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5cd1771e4d148b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc4709516a84803" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2159fa6ca6c46de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b81a4d406d442a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f69750612af41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2159fa6ca6c46de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e7240b2554342ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b81a4d406d442a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Gaming - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>