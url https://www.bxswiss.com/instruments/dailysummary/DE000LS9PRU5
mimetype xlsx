--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dc4709516a84803" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd50545d7db4f4f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b81a4d406d442a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceaa6f037b2f499c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e7240b2554342ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b81a4d406d442a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f571cc4c2c4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceaa6f037b2f499c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Tenbagger - Gaming - Wachstum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRU5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,354</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>