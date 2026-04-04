--- v3 (2026-02-22)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc312e62473ef465b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98143c9c156b41b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R657eb98efd564a70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f5ac81806047d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ffcec4a45ba438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R657eb98efd564a70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1baab003361f4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f5ac81806047d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>89,813</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>