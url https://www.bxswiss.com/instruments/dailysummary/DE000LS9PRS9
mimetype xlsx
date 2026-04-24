--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98143c9c156b41b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e9f56cf90147c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f5ac81806047d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d6c9e5d4ab4f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1baab003361f4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f5ac81806047d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb90ac84b307c4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d6c9e5d4ab4f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>86,914</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,743</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>85,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,066</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,072</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>