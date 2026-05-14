--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88e9f56cf90147c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1077dbc909fb420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40d6c9e5d4ab4f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1843d0ed48a4f1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb90ac84b307c4713" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40d6c9e5d4ab4f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ea58c85df445ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1843d0ed48a4f1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>