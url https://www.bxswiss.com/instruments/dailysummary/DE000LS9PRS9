--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1077dbc909fb420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078768682b174008" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1843d0ed48a4f1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d88a8ec1ea4702"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32ea58c85df445ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1843d0ed48a4f1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bf5062500d445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d88a8ec1ea4702" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,485</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>