--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R078768682b174008" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7a57f5bed24d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7d88a8ec1ea4702"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd513aebcdc2c46ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21bf5062500d445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7d88a8ec1ea4702" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Readd8965fc4543e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd513aebcdc2c46ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>