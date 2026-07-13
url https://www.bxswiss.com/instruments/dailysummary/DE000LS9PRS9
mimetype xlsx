--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b7a57f5bed24d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f842b09a6c40ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd513aebcdc2c46ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e48a426b834bac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Readd8965fc4543e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd513aebcdc2c46ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53469e6fdb8c46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e48a426b834bac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>