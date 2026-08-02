--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32f842b09a6c40ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c7430bd309442fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3e48a426b834bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2570dfcda29b4e68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53469e6fdb8c46a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3e48a426b834bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R005ad07f633f47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2570dfcda29b4e68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,613</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>