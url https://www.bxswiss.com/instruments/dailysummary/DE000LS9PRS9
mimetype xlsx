--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c7430bd309442fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905e55d94de64716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2570dfcda29b4e68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e2dd8f579f24979"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R005ad07f633f47da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2570dfcda29b4e68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2f2b0c6bf3418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e2dd8f579f24979" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>