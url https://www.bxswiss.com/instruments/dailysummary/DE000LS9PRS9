--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R905e55d94de64716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dce7df8efd44bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e2dd8f579f24979"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb1bcf81b904f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2f2b0c6bf3418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e2dd8f579f24979" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R351638d9a4a643b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb1bcf81b904f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>