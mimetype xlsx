--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dce7df8efd44bc7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdecd2cf02974e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fb1bcf81b904f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05aeeefc478741d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R351638d9a4a643b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fb1bcf81b904f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc5480252154a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05aeeefc478741d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...274 lines deleted...]
-          <x:t>96,462</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,296</x:t>
-[...355 lines deleted...]
-          <x:t>95,557</x:t>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,992</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>