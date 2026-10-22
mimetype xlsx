--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdecd2cf02974e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra831cadb236a4936" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05aeeefc478741d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e4517a6071346f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc5480252154a81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05aeeefc478741d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc99926ba034c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e4517a6071346f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GOT Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRS9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>