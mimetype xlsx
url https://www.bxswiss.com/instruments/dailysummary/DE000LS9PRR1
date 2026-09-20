--- v12 (2026-08-31)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcdd3b7291724802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e80b38fcdc4be4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6c1b2e3d0c14b24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3753e06f8009462c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a45e869647c4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6c1b2e3d0c14b24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09cad88574c14090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3753e06f8009462c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silbermine Goldmine Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,423</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>