--- v13 (2026-09-20)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1e80b38fcdc4be4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571ea24575d8463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3753e06f8009462c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R266b441d394e4d23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09cad88574c14090" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3753e06f8009462c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ac43286707f442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R266b441d394e4d23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silbermine Goldmine Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>