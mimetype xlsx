--- v14 (2026-10-11)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R571ea24575d8463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c36995a9e574aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R266b441d394e4d23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd888bb75379406a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ac43286707f442a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R266b441d394e4d23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15682306430240d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd888bb75379406a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silbermine Goldmine Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>