--- v4 (2026-03-18)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32be52d5372f40cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efc73ba2a6e4b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24507d4934014c2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R975c5463867344d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25b657de02924078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24507d4934014c2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea596f0122b4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R975c5463867344d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silbermine Goldmine Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>