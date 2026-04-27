--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7efc73ba2a6e4b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d5483fec804b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R975c5463867344d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15cd646d6374e0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea596f0122b4d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R975c5463867344d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554603818d7f49b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15cd646d6374e0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silbermine Goldmine Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>