--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65d5483fec804b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84cb241962724878" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb15cd646d6374e0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc46bdaf88c514534"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554603818d7f49b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb15cd646d6374e0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0afad335eb4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc46bdaf88c514534" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silbermine Goldmine Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,435</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>