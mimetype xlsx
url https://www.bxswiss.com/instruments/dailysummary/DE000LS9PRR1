--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84cb241962724878" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c49468e5d28490b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc46bdaf88c514534"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ddb94d742104fb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b0afad335eb4acd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc46bdaf88c514534" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R352d8f1cb0734f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ddb94d742104fb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silbermine Goldmine Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>