--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c49468e5d28490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc20395a8e944a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ddb94d742104fb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a729c4047c49eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R352d8f1cb0734f3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ddb94d742104fb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9be8f14c48544ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a729c4047c49eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silbermine Goldmine Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>