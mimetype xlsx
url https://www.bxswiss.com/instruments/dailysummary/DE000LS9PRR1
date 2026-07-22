--- v9 (2026-06-30)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc20395a8e944a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68bf248cf544616" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a729c4047c49eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R364f7d8d60164531"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9be8f14c48544ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a729c4047c49eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R578ac6d2cedc4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R364f7d8d60164531" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silbermine Goldmine Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>