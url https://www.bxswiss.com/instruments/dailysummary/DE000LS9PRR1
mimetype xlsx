--- v10 (2026-07-22)
+++ v11 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68bf248cf544616" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395fc0316cbd406e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R364f7d8d60164531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ef3241dc4e402c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R578ac6d2cedc4cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R364f7d8d60164531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb7a60cacae647f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ef3241dc4e402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silbermine Goldmine Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,638</x:t>
@@ -737,31 +279,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>