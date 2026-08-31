--- v11 (2026-08-11)
+++ v12 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395fc0316cbd406e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcdd3b7291724802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9ef3241dc4e402c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6c1b2e3d0c14b24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb7a60cacae647f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9ef3241dc4e402c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a45e869647c4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6c1b2e3d0c14b24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Silbermine Goldmine Pennystocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRR1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,348 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -657,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>