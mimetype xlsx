--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc28c9f21c0f4a43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d249a4ff436458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd92ba9e5ad634632"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04e971380624102"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R96e733e5af1044ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd92ba9e5ad634632" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c94eb46cb1e4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04e971380624102" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lippisches Investieren - SWAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>173,969</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,707</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>175,071</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>