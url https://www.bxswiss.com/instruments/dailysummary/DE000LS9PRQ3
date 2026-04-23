--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d249a4ff436458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ef7c813d474d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04e971380624102"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8a43305f44843c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c94eb46cb1e4e3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04e971380624102" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41e88eb555e84f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8a43305f44843c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lippisches Investieren - SWAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>