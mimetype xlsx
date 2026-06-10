--- v6 (2026-04-23)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23ef7c813d474d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c37ad20807141da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8a43305f44843c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a3f0d0a7b9f42ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41e88eb555e84f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8a43305f44843c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed3cf40d0cb4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a3f0d0a7b9f42ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lippisches Investieren - SWAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>180,137</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>