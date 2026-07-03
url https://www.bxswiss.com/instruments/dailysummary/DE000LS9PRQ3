--- v7 (2026-06-10)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c37ad20807141da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dd2b59fa39f4853" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a3f0d0a7b9f42ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43c5f025fb4a4040"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raed3cf40d0cb4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a3f0d0a7b9f42ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c25e65327a64ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43c5f025fb4a4040" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lippisches Investieren - SWAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>