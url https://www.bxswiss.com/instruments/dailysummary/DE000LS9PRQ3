--- v8 (2026-07-03)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dd2b59fa39f4853" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ccccce6aa654241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43c5f025fb4a4040"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R829fb51746604e49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c25e65327a64ab1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43c5f025fb4a4040" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ba2afd51e64129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R829fb51746604e49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lippisches Investieren - SWAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>