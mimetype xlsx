--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ccccce6aa654241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e01c2ff97b84640" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R829fb51746604e49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4bad28e640413b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41ba2afd51e64129" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R829fb51746604e49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc7740461aa849b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4bad28e640413b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lippisches Investieren - SWAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,626</x:t>
-[...215 lines deleted...]
-          <x:t>172,766</x:t>
+          <x:t>173,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>172,505</x:t>
-[...102 lines deleted...]
-          <x:t>171,826</x:t>
+          <x:t>171,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,382</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>172,747</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>