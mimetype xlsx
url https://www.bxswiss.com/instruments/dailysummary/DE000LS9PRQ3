--- v10 (2026-08-14)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e01c2ff97b84640" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ddeb4914de4ffa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4bad28e640413b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03b19f3565b41f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc7740461aa849b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4bad28e640413b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e18ebf09a5d4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03b19f3565b41f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lippisches Investieren - SWAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...387 lines deleted...]
-          <x:t>174,416</x:t>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>174,380</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>174,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,952</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>