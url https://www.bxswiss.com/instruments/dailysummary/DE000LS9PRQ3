--- v11 (2026-09-03)
+++ v12 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62ddeb4914de4ffa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544298d0febb44df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf03b19f3565b41f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R345a4e61542b4124"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e18ebf09a5d4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf03b19f3565b41f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7003a42a3c7943e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R345a4e61542b4124" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lippisches Investieren - SWAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>