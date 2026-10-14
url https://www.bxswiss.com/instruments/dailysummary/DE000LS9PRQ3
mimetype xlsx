--- v12 (2026-09-23)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R544298d0febb44df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903e45d8352f4a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R345a4e61542b4124"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af1dfd896304d4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7003a42a3c7943e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R345a4e61542b4124" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969a9bb2b02f4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af1dfd896304d4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lippisches Investieren - SWAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,158 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,043</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>14.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>