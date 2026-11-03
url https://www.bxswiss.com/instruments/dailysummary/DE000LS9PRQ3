--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R903e45d8352f4a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb5966615b24847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9af1dfd896304d4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra40770d7414c47a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R969a9bb2b02f4ffa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9af1dfd896304d4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcca91f83898d47d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra40770d7414c47a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lippisches Investieren - SWAN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRQ3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>