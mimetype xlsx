--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56dad7237d64d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59ec3015dc64c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850bcaf40c454ad0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb87ee4d3524646"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13afdfa9220444e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850bcaf40c454ad0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R762ea65e46c24419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb87ee4d3524646" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI Dauerlauf-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>136,756</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,412</x:t>
-[...355 lines deleted...]
-          <x:t>134,371</x:t>
+          <x:t>135,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>