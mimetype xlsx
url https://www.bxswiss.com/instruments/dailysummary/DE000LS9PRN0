--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59ec3015dc64c71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27bdf1167d664b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cb87ee4d3524646"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a398c6ee0864a4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R762ea65e46c24419" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cb87ee4d3524646" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f5cff651444bef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a398c6ee0864a4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI Dauerlauf-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>