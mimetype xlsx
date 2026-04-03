--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae7f2b6e10174b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fad940e0a5a4251" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R960152955d0c425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7ad977fd4fd48d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f901131e08437e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R960152955d0c425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756cb377fc134098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7ad977fd4fd48d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI Dauerlauf-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,931</x:t>
-[...468 lines deleted...]
-          <x:t>126,916</x:t>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>