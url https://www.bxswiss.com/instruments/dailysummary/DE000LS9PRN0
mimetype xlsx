--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fad940e0a5a4251" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7baa11a61ee34283" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7ad977fd4fd48d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra178f25c8d2e4849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R756cb377fc134098" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7ad977fd4fd48d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e392cc1fade4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra178f25c8d2e4849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI Dauerlauf-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>