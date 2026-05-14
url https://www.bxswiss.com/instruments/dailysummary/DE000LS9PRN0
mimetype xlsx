--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7baa11a61ee34283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4b5369ab7c41b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra178f25c8d2e4849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f6ad10a052485b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e392cc1fade4e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra178f25c8d2e4849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53e4d68881b490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f6ad10a052485b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI Dauerlauf-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>