--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4b5369ab7c41b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R027fac8fceb945d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1f6ad10a052485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d9146e592914698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53e4d68881b490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1f6ad10a052485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71fac89ff71f4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d9146e592914698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI Dauerlauf-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,647</x:t>
-[...394 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>133,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,572</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>132,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>