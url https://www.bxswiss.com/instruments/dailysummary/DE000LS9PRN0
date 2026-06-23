--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R027fac8fceb945d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re72aaa857c2d4a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d9146e592914698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948c93a5461940d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71fac89ff71f4cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d9146e592914698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c7853a798a6453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948c93a5461940d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI Dauerlauf-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,572</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,379</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>