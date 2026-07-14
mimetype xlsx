--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re72aaa857c2d4a34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528a229ba44d441b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R948c93a5461940d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a25ecce09104693"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c7853a798a6453f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R948c93a5461940d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de7160f5f274e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a25ecce09104693" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI Dauerlauf-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>