--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R528a229ba44d441b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969b84279c1a4bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a25ecce09104693"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d703d838eeb4e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1de7160f5f274e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a25ecce09104693" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8a668b0ad945ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d703d838eeb4e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI Dauerlauf-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>