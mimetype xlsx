--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969b84279c1a4bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e6daab4eff4a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d703d838eeb4e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953b69453cee4289"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd8a668b0ad945ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d703d838eeb4e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c4cec7bf954c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953b69453cee4289" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI Dauerlauf-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>