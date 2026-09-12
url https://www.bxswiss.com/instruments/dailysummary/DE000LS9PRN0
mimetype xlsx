--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04e6daab4eff4a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd56dad7237d64d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953b69453cee4289"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850bcaf40c454ad0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8c4cec7bf954c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953b69453cee4289" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13afdfa9220444e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850bcaf40c454ad0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CHI Dauerlauf-Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRN0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>