--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe8ae50e8ac426b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9eedaca5bf4acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae3e9ee06f094bec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0de4e68c4454a33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6ccb8cbd2f433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae3e9ee06f094bec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1712ab1fd00f45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0de4e68c4454a33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...303 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,575</x:t>
-[...252 lines deleted...]
-          <x:t>98,672</x:t>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>