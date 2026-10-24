--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c9eedaca5bf4acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48201c65119b4e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0de4e68c4454a33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4c7b02fd6b24a3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1712ab1fd00f45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0de4e68c4454a33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc27923767ebe409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4c7b02fd6b24a3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>