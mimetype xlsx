--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f819f69d81e4215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74462979f0634335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64dad41bb28042c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4acced59ac84887"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbead26e539ff40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64dad41bb28042c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9f6c99ecdd433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4acced59ac84887" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,620</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>