--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74462979f0634335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec09a0baa444720" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4acced59ac84887"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8389a23180844db7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9f6c99ecdd433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4acced59ac84887" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc687e0047b4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8389a23180844db7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,756</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,306</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>