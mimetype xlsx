--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ec09a0baa444720" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b3ff61cd0964cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8389a23180844db7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07afc4e67a274f57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc687e0047b4c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8389a23180844db7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615c02e808d343c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07afc4e67a274f57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>94,266</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,392</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>95,306</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>