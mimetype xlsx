--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b3ff61cd0964cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a68073e29464072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07afc4e67a274f57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6d2dc32fb7949ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615c02e808d343c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07afc4e67a274f57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79dd88b9b1054dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6d2dc32fb7949ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>95,888</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,680</x:t>
-[...242 lines deleted...]
-          <x:t>94,323</x:t>
+          <x:t>95,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>