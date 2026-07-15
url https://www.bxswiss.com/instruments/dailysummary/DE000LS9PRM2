--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a68073e29464072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8a29f290374792" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6d2dc32fb7949ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R718b84d006dd4e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79dd88b9b1054dc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6d2dc32fb7949ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2a396bdcde4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R718b84d006dd4e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>95,622</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>