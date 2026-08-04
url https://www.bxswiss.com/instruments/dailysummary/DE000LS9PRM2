--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c8a29f290374792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69530b35ff943d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R718b84d006dd4e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f65dcaa6a54603"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc2a396bdcde4e93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R718b84d006dd4e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2090b3b6086b4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f65dcaa6a54603" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>