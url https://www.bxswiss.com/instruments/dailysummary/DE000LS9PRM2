--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69530b35ff943d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f19dbeee3b43fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4f65dcaa6a54603"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63bf084f1fb4ab0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2090b3b6086b4e96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4f65dcaa6a54603" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7469e4ff2044e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63bf084f1fb4ab0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>