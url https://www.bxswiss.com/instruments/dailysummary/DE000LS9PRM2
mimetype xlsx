--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f19dbeee3b43fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fe8ae50e8ac426b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re63bf084f1fb4ab0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae3e9ee06f094bec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7469e4ff2044e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re63bf084f1fb4ab0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e6ccb8cbd2f433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae3e9ee06f094bec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Kandidaten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRM2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,599 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>97,372</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,685</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...469 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>