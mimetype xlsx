--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cef3c4b235041ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7521d14f84c444de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aca344afc6749d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027c05e93f734be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a956d10dcd848fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aca344afc6749d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ea05f4ac334c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027c05e93f734be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViaN - Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,355 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...303 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -691,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>