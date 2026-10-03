--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7521d14f84c444de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0edf65ad77f74cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R027c05e93f734be2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd790b4697e8c44d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42ea05f4ac334c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R027c05e93f734be2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref9d6f21fc5941aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd790b4697e8c44d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViaN - Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>146,513</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,664</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...334 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,080</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,241</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>