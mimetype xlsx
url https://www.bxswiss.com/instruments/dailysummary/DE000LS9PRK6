--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0edf65ad77f74cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94d46658dab4cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd790b4697e8c44d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a410d36d5c4f81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref9d6f21fc5941aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd790b4697e8c44d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25a2ce4f4bcb4711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a410d36d5c4f81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViaN - Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>