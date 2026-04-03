--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf00a6e1ff6494546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb75b9fc0157407b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R258286511e294d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5e589bf70004003"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R319888e89fa0453b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R258286511e294d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R427acab022dd4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5e589bf70004003" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViaN - Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...593 lines deleted...]
-          <x:t>143,556</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>