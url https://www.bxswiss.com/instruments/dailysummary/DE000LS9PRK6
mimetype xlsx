--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb75b9fc0157407b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c82792ec6e4c6d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5e589bf70004003"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4070a6bfba474d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R427acab022dd4406" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5e589bf70004003" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c25b5f71d3d4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4070a6bfba474d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViaN - Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,94 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,102</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,699</x:t>
@@ -791,31 +326,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>