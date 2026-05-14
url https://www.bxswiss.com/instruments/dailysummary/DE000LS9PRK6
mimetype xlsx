--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36c82792ec6e4c6d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2c437910174f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e4070a6bfba474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3afb773f54a34482"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c25b5f71d3d4a69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e4070a6bfba474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd30f747b4d2149d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3afb773f54a34482" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViaN - Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,364 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,353</x:t>
@@ -677,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>