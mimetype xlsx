--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a2c437910174f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0406490acd455a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3afb773f54a34482"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730285825a4a4b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd30f747b4d2149d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3afb773f54a34482" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9fd0d60ac641bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730285825a4a4b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViaN - Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,109</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>