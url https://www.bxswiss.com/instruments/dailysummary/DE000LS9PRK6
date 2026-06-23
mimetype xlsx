--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde0406490acd455a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a2292460d74b72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730285825a4a4b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04abf0a3363c40b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f9fd0d60ac641bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730285825a4a4b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f3b72148d742a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04abf0a3363c40b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViaN - Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,332</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>