--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a2292460d74b72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64499574742445bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04abf0a3363c40b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77180f7a256f4f8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f3b72148d742a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04abf0a3363c40b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R459c709e7c3d419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77180f7a256f4f8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViaN - Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>