--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64499574742445bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9932338e870545b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77180f7a256f4f8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R828c62bd43c94c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R459c709e7c3d419a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77180f7a256f4f8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14c30f8bec04b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R828c62bd43c94c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViaN - Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>