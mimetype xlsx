--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9932338e870545b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4cef3c4b235041ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R828c62bd43c94c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aca344afc6749d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14c30f8bec04b20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R828c62bd43c94c00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a956d10dcd848fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aca344afc6749d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>ViaN - Aktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRK6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,81 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,752</x:t>
@@ -764,31 +286,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>