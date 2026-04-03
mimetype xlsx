--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86f82ea04b7d478c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c22d47cebfc4ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R565e2e53c0c444a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec9f8a15c66413d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd88fd9db33840c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R565e2e53c0c444a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf09e569a84b4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec9f8a15c66413d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>66,364</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,384</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>