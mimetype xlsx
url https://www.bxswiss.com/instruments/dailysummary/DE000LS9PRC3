--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c22d47cebfc4ad4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf98255f1344d02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec9f8a15c66413d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b599a2fcadc4a43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf09e569a84b4f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec9f8a15c66413d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f986d2131204000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b599a2fcadc4a43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,090</x:t>
-[...247 lines deleted...]
-          <x:t>64,136</x:t>
+          <x:t>64,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,742</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...194 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,742</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>62,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,558</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>