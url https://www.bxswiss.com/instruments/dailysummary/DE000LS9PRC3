--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bf98255f1344d02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb60446cad843d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b599a2fcadc4a43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81545eaceca14b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f986d2131204000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b599a2fcadc4a43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8537648643db4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81545eaceca14b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>