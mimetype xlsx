--- v6 (2026-05-14)
+++ v7 (2026-07-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cb60446cad843d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44362e45e34a43be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81545eaceca14b2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda78dc6e2b844d5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8537648643db4e71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81545eaceca14b2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5577876be83d404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda78dc6e2b844d5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>83,694</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>