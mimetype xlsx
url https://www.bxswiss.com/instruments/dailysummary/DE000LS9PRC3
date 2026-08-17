--- v7 (2026-07-08)
+++ v8 (2026-08-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44362e45e34a43be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re60c41714e494383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda78dc6e2b844d5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf69efe272e6a4f6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5577876be83d404e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda78dc6e2b844d5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749e735db3304912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf69efe272e6a4f6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...146 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>