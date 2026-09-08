--- v8 (2026-08-17)
+++ v9 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re60c41714e494383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95569b21005f49a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf69efe272e6a4f6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23dc5eef31134ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R749e735db3304912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf69efe272e6a4f6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e0506fe3de4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23dc5eef31134ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>