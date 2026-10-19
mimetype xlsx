--- v9 (2026-09-08)
+++ v10 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95569b21005f49a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32fb090b56454a5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23dc5eef31134ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd711a1fc2f54d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92e0506fe3de4884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23dc5eef31134ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d70162e85042ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd711a1fc2f54d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Trend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PRC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>99,140</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>