--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24960c5c1df445f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593b82ca692248a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e5d00ee74854a57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8e43347a324c27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a6e0c7ec0864f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e5d00ee74854a57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00f754740694947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8e43347a324c27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigChances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,627 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,314</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>180,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,925</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,903</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>