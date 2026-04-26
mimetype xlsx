--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R593b82ca692248a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac321d6d53d74c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f8e43347a324c27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re49432fc622e4e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00f754740694947" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f8e43347a324c27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50bee78726614eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re49432fc622e4e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigChances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>