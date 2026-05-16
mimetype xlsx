--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac321d6d53d74c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8144c6b75c244c09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re49432fc622e4e88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cb46c6740f64411"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50bee78726614eed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re49432fc622e4e88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf70ff054e2ba4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cb46c6740f64411" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigChances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,989</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>