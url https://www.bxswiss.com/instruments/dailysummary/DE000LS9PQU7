--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8144c6b75c244c09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb3570535a44c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cb46c6740f64411"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3cb1c7def1d4680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf70ff054e2ba4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cb46c6740f64411" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16004286b1a84830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3cb1c7def1d4680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigChances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,849</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>