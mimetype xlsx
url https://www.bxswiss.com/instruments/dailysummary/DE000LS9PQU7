--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cb3570535a44c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362c5d6e7b554f4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3cb1c7def1d4680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red4243156b7c4b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16004286b1a84830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3cb1c7def1d4680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a176b51f328486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red4243156b7c4b7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigChances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>