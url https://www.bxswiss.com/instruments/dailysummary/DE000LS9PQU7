--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362c5d6e7b554f4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1804e460a60d4fe4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red4243156b7c4b7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc45881f787ad4f74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a176b51f328486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red4243156b7c4b7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd0dd352628c43f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc45881f787ad4f74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigChances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>410,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>