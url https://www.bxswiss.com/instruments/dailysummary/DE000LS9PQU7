--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1804e460a60d4fe4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10eba371b9b545e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc45881f787ad4f74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0026a71728b04816"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd0dd352628c43f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc45881f787ad4f74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc7fa7814bf4bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0026a71728b04816" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigChances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>318,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>