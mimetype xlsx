--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10eba371b9b545e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf690f66a925b443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0026a71728b04816"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R886eaea33788436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recc7fa7814bf4bad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0026a71728b04816" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ec7552f4754971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R886eaea33788436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigChances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>