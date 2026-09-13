--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf690f66a925b443c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bef28c69ece40a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R886eaea33788436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51864333db1c4229"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14ec7552f4754971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R886eaea33788436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dc0e0b411364564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51864333db1c4229" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigChances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>400,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>319,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>