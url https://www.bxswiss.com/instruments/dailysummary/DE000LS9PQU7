--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bef28c69ece40a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f73e638f4f45d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51864333db1c4229"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a2af4f286b4dd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dc0e0b411364564" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51864333db1c4229" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05cdabc76cfc4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a2af4f286b4dd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigChances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>