--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f73e638f4f45d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b7b3558f4947c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4a2af4f286b4dd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50eb98967f814cd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05cdabc76cfc4145" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4a2af4f286b4dd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23159800fcee436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50eb98967f814cd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BigChances</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQU7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>