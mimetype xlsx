--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca808c6424b4a1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498c33c928464a8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bea8e3548e44826"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ed306c8d5e44b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe651bb3e1d64779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bea8e3548e44826" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc2dcecc53149c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ed306c8d5e44b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,453 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>123,662</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>