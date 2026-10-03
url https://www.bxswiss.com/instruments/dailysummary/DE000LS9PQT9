--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R498c33c928464a8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9065562d904e30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ed306c8d5e44b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R264a7f5b3ed64b73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfc2dcecc53149c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ed306c8d5e44b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ce11cbc0f24bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R264a7f5b3ed64b73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,453 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...184 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,904</x:t>
-[...43 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>140,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>138,497</x:t>
-[...171 lines deleted...]
-          <x:t>136,588</x:t>
+          <x:t>138,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>