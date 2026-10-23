--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c9065562d904e30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6dde0ac1d9e41ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R264a7f5b3ed64b73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14e79066eb2a410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01ce11cbc0f24bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R264a7f5b3ed64b73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19b84ab77d0c4262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14e79066eb2a410a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>