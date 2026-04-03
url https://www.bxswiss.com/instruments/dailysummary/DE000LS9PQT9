--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb1f2bf75b674a60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46073b47c0bd4e35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ded858e73014813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra57d73b5007844af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eda07d98fef4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ded858e73014813" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f84eec540614b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra57d73b5007844af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>