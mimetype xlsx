--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46073b47c0bd4e35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8575464d3e24303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra57d73b5007844af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafd3706072e14b6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f84eec540614b24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra57d73b5007844af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c6e7bb857a4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafd3706072e14b6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,169</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>