--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8575464d3e24303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f0ee4ac84548af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafd3706072e14b6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9fb0c4408304be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44c6e7bb857a4774" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafd3706072e14b6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53bf5aa6f07d4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9fb0c4408304be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>110,925</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,651</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>113,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,952</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>