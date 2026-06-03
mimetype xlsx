--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22f0ee4ac84548af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e898c085c34cd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9fb0c4408304be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7492c0382442ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53bf5aa6f07d4fb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9fb0c4408304be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b54a8bfafb468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7492c0382442ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>