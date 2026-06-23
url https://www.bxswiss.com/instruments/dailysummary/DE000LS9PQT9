--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34e898c085c34cd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35687e8310814796" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d7492c0382442ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cbb3088db044fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b54a8bfafb468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d7492c0382442ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e4262d99a9344a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cbb3088db044fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>