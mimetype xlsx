--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35687e8310814796" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4671f3b6d24afb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cbb3088db044fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c9bbea070d4c14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e4262d99a9344a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cbb3088db044fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf9eaef1637142bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c9bbea070d4c14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,476</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>127,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,728</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>