--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f4671f3b6d24afb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006b2e77e03541c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4c9bbea070d4c14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60edfc75283d45f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf9eaef1637142bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4c9bbea070d4c14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b625b82c5684971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60edfc75283d45f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...176 lines deleted...]
-          <x:t>130,566</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,933</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>132,895</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>