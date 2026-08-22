--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R006b2e77e03541c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfca808c6424b4a1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60edfc75283d45f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bea8e3548e44826"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b625b82c5684971" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60edfc75283d45f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe651bb3e1d64779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bea8e3548e44826" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQT9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,131</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,50 +366,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,411</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>