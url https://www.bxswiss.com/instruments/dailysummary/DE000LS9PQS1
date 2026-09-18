--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f9142df6bc4c9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69e1863e0ff458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1909c5b700fb4343"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac124aa419a4570"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72c3eb0f57242aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1909c5b700fb4343" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4857ec9368604dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac124aa419a4570" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-TechGiants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>270,538</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>276,664</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>