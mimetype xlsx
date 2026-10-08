--- v11 (2026-09-18)
+++ v12 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd69e1863e0ff458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12955a3d128446f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac124aa419a4570"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9d5c2939d74e20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4857ec9368604dab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac124aa419a4570" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f1074032be24b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9d5c2939d74e20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-TechGiants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>