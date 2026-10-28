--- v12 (2026-10-08)
+++ v13 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12955a3d128446f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d244e45dbf74f74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d9d5c2939d74e20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d58df19f4834036"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f1074032be24b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d9d5c2939d74e20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a94182a585a48f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d58df19f4834036" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-TechGiants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>