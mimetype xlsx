--- v3 (2026-02-22)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b38eb8f1b4b4b7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b49e423ce1a4715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15a7b4452976412b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd379105eab09471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6b34dfe2e75499c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15a7b4452976412b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de8b150b4f94ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd379105eab09471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-TechGiants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>229,291</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>