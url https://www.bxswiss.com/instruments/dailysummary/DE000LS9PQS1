--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b49e423ce1a4715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R522cc061b0674754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd379105eab09471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bcb623f7a36450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9de8b150b4f94ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd379105eab09471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19fd5d1fc7ed4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bcb623f7a36450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-TechGiants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,303</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>