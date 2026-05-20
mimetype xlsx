--- v5 (2026-04-26)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R522cc061b0674754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf3ff161b4674751" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bcb623f7a36450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cee45ca683948f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19fd5d1fc7ed4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bcb623f7a36450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad357ed683b4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cee45ca683948f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-TechGiants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>