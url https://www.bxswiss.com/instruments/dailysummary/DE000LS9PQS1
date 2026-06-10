--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf3ff161b4674751" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8a2a1313be41a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cee45ca683948f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bac947d50974c4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ad357ed683b4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cee45ca683948f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5bc943ceb9a48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bac947d50974c4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-TechGiants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,969</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>