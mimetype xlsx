--- v7 (2026-06-10)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f8a2a1313be41a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d76429c90ca4f56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bac947d50974c4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6810ed8ddb3440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5bc943ceb9a48fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bac947d50974c4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65fdf3d93ea24c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6810ed8ddb3440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-TechGiants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>