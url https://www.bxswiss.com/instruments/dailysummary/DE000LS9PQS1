--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d76429c90ca4f56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3e1d24c75b4063" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6810ed8ddb3440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa26e33cf1d94c8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65fdf3d93ea24c15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6810ed8ddb3440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4fbd0ec0b5d4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa26e33cf1d94c8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-TechGiants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,074</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>