--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb3e1d24c75b4063" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19f9142df6bc4c9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa26e33cf1d94c8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1909c5b700fb4343"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4fbd0ec0b5d4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa26e33cf1d94c8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb72c3eb0f57242aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1909c5b700fb4343" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US-TechGiants</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQS1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>274,826</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,664</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>