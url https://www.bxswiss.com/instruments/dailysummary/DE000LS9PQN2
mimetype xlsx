--- v9 (2026-08-29)
+++ v10 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f30edc652a4443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc813234ecbe747f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aee2b61ba6f4638"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d19290f539b4182"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527a0abc41d64fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aee2b61ba6f4638" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399c8e53758f4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d19290f539b4182" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Places to Work USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>