--- v10 (2026-09-18)
+++ v11 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc813234ecbe747f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf557e36ecca040c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d19290f539b4182"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0d0f2a62c249d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R399c8e53758f4830" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d19290f539b4182" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f037260694a4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0d0f2a62c249d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Places to Work USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,977</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>