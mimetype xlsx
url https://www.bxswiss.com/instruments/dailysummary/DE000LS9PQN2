--- v11 (2026-10-09)
+++ v12 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf557e36ecca040c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a33789b1104f70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0d0f2a62c249d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d369f5083c5447a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f037260694a4345" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0d0f2a62c249d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re551b6744e3741fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d369f5083c5447a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Places to Work USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>