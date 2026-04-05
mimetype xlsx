--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6c32dd6c184dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfee37f44d5b4f8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea22250d954545e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc322ad3f0834ae3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22fefd3c5cb64ad0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea22250d954545e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d8ebdd2439d4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc322ad3f0834ae3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Places to Work USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>