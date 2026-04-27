--- v4 (2026-04-05)
+++ v5 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfee37f44d5b4f8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8e97b292414b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc322ad3f0834ae3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a97982d128446bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d8ebdd2439d4dd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc322ad3f0834ae3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed5cbf585dc4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a97982d128446bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Places to Work USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>