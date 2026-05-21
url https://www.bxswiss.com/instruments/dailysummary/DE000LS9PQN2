--- v5 (2026-04-27)
+++ v6 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd8e97b292414b39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d7a5da77b54122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a97982d128446bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0033f9d2daef47ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed5cbf585dc4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a97982d128446bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0424c1c6b346b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0033f9d2daef47ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Places to Work USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>