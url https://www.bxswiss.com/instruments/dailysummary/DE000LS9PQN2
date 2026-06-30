--- v6 (2026-05-21)
+++ v7 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d7a5da77b54122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re761b518a1534b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0033f9d2daef47ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf364bfcd3d4b77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0424c1c6b346b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0033f9d2daef47ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99f1654067f4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf364bfcd3d4b77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Places to Work USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>231,117</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>