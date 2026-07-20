--- v7 (2026-06-30)
+++ v8 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re761b518a1534b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038703c691454337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bf364bfcd3d4b77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785b3c1e935b4bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99f1654067f4f16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bf364bfcd3d4b77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c89494778054a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785b3c1e935b4bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Places to Work USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>