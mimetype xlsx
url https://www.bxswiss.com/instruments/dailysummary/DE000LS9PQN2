--- v8 (2026-07-20)
+++ v9 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R038703c691454337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6f30edc652a4443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R785b3c1e935b4bd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aee2b61ba6f4638"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c89494778054a7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R785b3c1e935b4bd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R527a0abc41d64fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aee2b61ba6f4638" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Best Places to Work USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQN2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>230,089</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>