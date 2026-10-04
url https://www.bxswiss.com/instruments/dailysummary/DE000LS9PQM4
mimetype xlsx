--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b846af49224a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e7b32d0d0b4083" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b9bdcc070364c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra684bbe298be4945"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc1c81b6b9c4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b9bdcc070364c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5328ff0fbdb443c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra684bbe298be4945" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big OS and Cloud Tech Providers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>