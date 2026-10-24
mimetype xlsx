--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4e7b32d0d0b4083" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c9b50d1e7f24009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra684bbe298be4945"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra195c8dc34644819"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5328ff0fbdb443c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra684bbe298be4945" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dadb94be66a486c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra195c8dc34644819" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big OS and Cloud Tech Providers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>