--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb75800fd7ea46e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2120a37083f4111" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0418d81ea2f64484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d0b9fd39394d14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc61675317bd7422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0418d81ea2f64484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc139107a45b4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d0b9fd39394d14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big OS and Cloud Tech Providers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>