--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2120a37083f4111" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594764420cab4ec7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45d0b9fd39394d14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a895742a494f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc139107a45b4782" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45d0b9fd39394d14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5667a76f32044459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a895742a494f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big OS and Cloud Tech Providers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,342</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>