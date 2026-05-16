--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R594764420cab4ec7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e07d59d11c4395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5a895742a494f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b112c701eb4287"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5667a76f32044459" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5a895742a494f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf367efe5f05b4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b112c701eb4287" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big OS and Cloud Tech Providers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>311,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>