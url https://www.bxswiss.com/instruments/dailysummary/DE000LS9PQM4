--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70e07d59d11c4395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6b3de1d0264e13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14b112c701eb4287"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2877d8a23b4e13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf367efe5f05b4b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14b112c701eb4287" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R267828c9d0af4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2877d8a23b4e13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big OS and Cloud Tech Providers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,147</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>