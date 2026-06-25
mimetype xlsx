--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b6b3de1d0264e13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc5f294d3fe4061" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b2877d8a23b4e13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redaf06f34b964a89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R267828c9d0af4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b2877d8a23b4e13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2946a5713bc7442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redaf06f34b964a89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big OS and Cloud Tech Providers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>