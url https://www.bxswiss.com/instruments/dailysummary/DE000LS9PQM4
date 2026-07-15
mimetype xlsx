--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc5f294d3fe4061" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892b9a7791d2424b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redaf06f34b964a89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7eebe89520e4b64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2946a5713bc7442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redaf06f34b964a89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd941cdcb13e343d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7eebe89520e4b64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big OS and Cloud Tech Providers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>