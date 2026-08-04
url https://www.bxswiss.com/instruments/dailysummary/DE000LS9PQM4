--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892b9a7791d2424b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ce463dd16824e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7eebe89520e4b64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f1f49ff1b73471c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd941cdcb13e343d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7eebe89520e4b64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78b95bc2f54f4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f1f49ff1b73471c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big OS and Cloud Tech Providers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>338,764</x:t>
-[...468 lines deleted...]
-          <x:t>338,140</x:t>
+          <x:t>338,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>