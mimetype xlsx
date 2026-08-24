--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ce463dd16824e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192dfaf23db14d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f1f49ff1b73471c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f11e517b014ef4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78b95bc2f54f4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f1f49ff1b73471c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c722010fd14b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f11e517b014ef4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big OS and Cloud Tech Providers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>