--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192dfaf23db14d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b846af49224a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90f11e517b014ef4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b9bdcc070364c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c722010fd14b6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90f11e517b014ef4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcc1c81b6b9c4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b9bdcc070364c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Big OS and Cloud Tech Providers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>