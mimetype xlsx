--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60d32e379f914b95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78b1cdfda674fc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfca464c5ff294497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc450b7b7906b4b66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra455f34e643741a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfca464c5ff294497" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ad5aebb83e4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc450b7b7906b4b66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Werte - Top Picks J</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,737</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>