--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78b1cdfda674fc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd01a1ba11a4b2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc450b7b7906b4b66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb80e59e4df914ef5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50ad5aebb83e4db2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc450b7b7906b4b66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441cf09033f745e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb80e59e4df914ef5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Werte - Top Picks J</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,219</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,739</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>