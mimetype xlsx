--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bd01a1ba11a4b2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83af927db81c4058" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb80e59e4df914ef5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a22eaec4084ddb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441cf09033f745e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb80e59e4df914ef5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e7f84ada4f4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a22eaec4084ddb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Werte - Top Picks J</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>