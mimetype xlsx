--- v8 (2026-05-16)
+++ v9 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83af927db81c4058" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb061468341bd4d54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38a22eaec4084ddb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc342fefbb7437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e7f84ada4f4985" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38a22eaec4084ddb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99c3b1e6064b4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc342fefbb7437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Werte - Top Picks J</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,227</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>