--- v9 (2026-06-06)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb061468341bd4d54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49334f2ed2ce45e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cc342fefbb7437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b2a2d1f5d7446dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99c3b1e6064b4ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cc342fefbb7437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b6c9e6d8d34c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b2a2d1f5d7446dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Werte - Top Picks J</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,224</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>