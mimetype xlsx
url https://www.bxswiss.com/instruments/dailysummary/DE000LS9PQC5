--- v10 (2026-06-27)
+++ v11 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49334f2ed2ce45e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb666f950394db9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b2a2d1f5d7446dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55cff0bf23264ada"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40b6c9e6d8d34c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b2a2d1f5d7446dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fbdee861ae443dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55cff0bf23264ada" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Werte - Top Picks J</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>