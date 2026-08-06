--- v11 (2026-07-17)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fb666f950394db9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ac9f3c67224de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55cff0bf23264ada"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R681cf2316a364ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fbdee861ae443dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55cff0bf23264ada" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14b869ebe1bd4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R681cf2316a364ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Werte - Top Picks J</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...230 lines deleted...]
-          <x:t>100,608</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,908</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>101,206</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>