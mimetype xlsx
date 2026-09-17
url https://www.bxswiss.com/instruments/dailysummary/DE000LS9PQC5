--- v12 (2026-08-06)
+++ v13 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ac9f3c67224de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c53cc02fb24b09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R681cf2316a364ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9593f421eb47d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14b869ebe1bd4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R681cf2316a364ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra98b86a06c9f4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9593f421eb47d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Werte - Top Picks J</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>103,227</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,210</x:t>
-[...458 lines deleted...]
-          <x:t>104,781</x:t>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>