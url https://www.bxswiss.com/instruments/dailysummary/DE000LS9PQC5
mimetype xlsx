--- v13 (2026-09-17)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55c53cc02fb24b09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9845f1f440490c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c9593f421eb47d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde736c2bba874a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra98b86a06c9f4d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c9593f421eb47d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1c87029aa94582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde736c2bba874a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Werte - Top Picks J</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...328 lines deleted...]
-          <x:t>102,179</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,137</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>