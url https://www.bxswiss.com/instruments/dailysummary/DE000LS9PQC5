--- v14 (2026-10-07)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9845f1f440490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc30c72ee5ee4264" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde736c2bba874a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4e647242aeb4365"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1c87029aa94582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde736c2bba874a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b73f403e9a341af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4e647242aeb4365" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long Werte - Top Picks J</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQC5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...301 lines deleted...]
-          <x:t>108,081</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>109,614</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>