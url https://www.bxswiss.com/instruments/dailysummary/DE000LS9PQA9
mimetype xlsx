--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068fb881de4144db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c3214fe6284791" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1edf019ed60c4333"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9adb5fae7584b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03d2554e8bef48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1edf019ed60c4333" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9acdc6a37e4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9adb5fae7584b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,626 +149,626 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...593 lines deleted...]
-          <x:t>194,025</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>