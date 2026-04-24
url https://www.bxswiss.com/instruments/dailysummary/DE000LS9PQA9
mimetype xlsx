--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5c3214fe6284791" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b5866e9d3a404d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9adb5fae7584b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R244db295d22345e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe9acdc6a37e4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9adb5fae7584b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08cf4890e4e64a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R244db295d22345e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>