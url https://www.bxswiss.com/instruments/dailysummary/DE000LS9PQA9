--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b5866e9d3a404d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86a36d02bb548eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R244db295d22345e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ab56fe01bd54b9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08cf4890e4e64a26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R244db295d22345e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R907ce016a3234711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ab56fe01bd54b9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>