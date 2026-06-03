--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc86a36d02bb548eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a0f8fc79ec4b75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ab56fe01bd54b9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881414624eb54e90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R907ce016a3234711" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ab56fe01bd54b9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d2772faa98844ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881414624eb54e90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>