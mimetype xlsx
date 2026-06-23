--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7a0f8fc79ec4b75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce487be274c47e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R881414624eb54e90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f318c3b5254dc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d2772faa98844ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R881414624eb54e90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53449c496bca479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f318c3b5254dc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>