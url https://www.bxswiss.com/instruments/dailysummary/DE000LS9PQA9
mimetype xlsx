--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ce487be274c47e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b74dd2618b47f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f318c3b5254dc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re67ba53c79dd4916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53449c496bca479e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f318c3b5254dc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5926c103ce4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re67ba53c79dd4916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>