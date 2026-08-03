--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b74dd2618b47f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb2fb0cff764497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re67ba53c79dd4916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R887dfdabc0eb4f66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e5926c103ce4429" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re67ba53c79dd4916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ae02cc2b074da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R887dfdabc0eb4f66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>