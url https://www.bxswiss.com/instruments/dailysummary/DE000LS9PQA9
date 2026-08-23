--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2fb2fb0cff764497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f234048860e4055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R887dfdabc0eb4f66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R996f8d2e13e24938"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88ae02cc2b074da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R887dfdabc0eb4f66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R905c61d57711492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R996f8d2e13e24938" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,406 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>151,536</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>