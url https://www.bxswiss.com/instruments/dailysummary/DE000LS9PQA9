--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f234048860e4055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea9c4bef0e204c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R996f8d2e13e24938"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b11faaf07a4f14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R905c61d57711492e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R996f8d2e13e24938" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3a113647c7c4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b11faaf07a4f14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,188 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...136 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -524,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>