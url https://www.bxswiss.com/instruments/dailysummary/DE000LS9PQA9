--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea9c4bef0e204c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a793b29f744d9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b11faaf07a4f14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dd46c661e7b4393"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3a113647c7c4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b11faaf07a4f14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88623088db4944ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dd46c661e7b4393" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>