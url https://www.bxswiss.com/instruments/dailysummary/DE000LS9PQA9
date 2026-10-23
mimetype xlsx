--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a793b29f744d9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21011f6b5f844d09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dd46c661e7b4393"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b4bf8c518e94df1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88623088db4944ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dd46c661e7b4393" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d0e26c56cba4715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b4bf8c518e94df1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SRC Mining Special Situations</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PQA9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>