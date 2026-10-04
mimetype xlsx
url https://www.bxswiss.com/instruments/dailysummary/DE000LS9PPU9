--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c30eeff96ae43ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a83200710a4049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809c2acb1d354f4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c88059a4d64252"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eb4df5293ef489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809c2acb1d354f4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d44ac755dd410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c88059a4d64252" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Datenschaetzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,056</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>