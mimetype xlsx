--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38a83200710a4049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3f0b0b84c9488b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c88059a4d64252"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R612f93c6c4d34cc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59d44ac755dd410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c88059a4d64252" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R845ba929d0c0471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R612f93c6c4d34cc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Datenschaetzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>