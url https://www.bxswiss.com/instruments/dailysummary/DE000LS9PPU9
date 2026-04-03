--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c6a5c97fa9f4adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0f0e7687a04bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd78dc53c2a4c4f16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5939ced7943f4fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e9617cd3984268" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd78dc53c2a4c4f16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7217c8da3d2d4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5939ced7943f4fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Datenschaetzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>