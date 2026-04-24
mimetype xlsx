--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0f0e7687a04bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0915e2f639cd44d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5939ced7943f4fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f96cb17e9e04903"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7217c8da3d2d4ddc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5939ced7943f4fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe87c08bf28494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f96cb17e9e04903" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Datenschaetzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>