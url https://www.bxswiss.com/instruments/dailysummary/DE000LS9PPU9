--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0915e2f639cd44d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77d76eb482041f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f96cb17e9e04903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bebf9272e07427d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fe87c08bf28494f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f96cb17e9e04903" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c1f92adab540ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bebf9272e07427d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Datenschaetzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>