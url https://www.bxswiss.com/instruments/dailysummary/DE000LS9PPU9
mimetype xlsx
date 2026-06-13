--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc77d76eb482041f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f8359ab81d041ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bebf9272e07427d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdee2d982f29542b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3c1f92adab540ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bebf9272e07427d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b1611cc8ef48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdee2d982f29542b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Datenschaetzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>