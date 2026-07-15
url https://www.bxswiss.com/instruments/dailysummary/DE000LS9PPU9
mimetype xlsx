--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f8359ab81d041ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f43181925ea457a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdee2d982f29542b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f001fe0333a49cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b1611cc8ef48ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdee2d982f29542b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c971278b59402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f001fe0333a49cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Datenschaetzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>193,199</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,901</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>180,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>