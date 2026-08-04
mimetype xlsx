--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f43181925ea457a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc755e095f82340cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f001fe0333a49cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96c1da58434d4a79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c971278b59402a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f001fe0333a49cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5bf2620e03492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96c1da58434d4a79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Datenschaetzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,774</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>