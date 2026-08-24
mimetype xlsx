--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc755e095f82340cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a81cd9b9a8491f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96c1da58434d4a79"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra57b968dd9b54680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5bf2620e03492b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96c1da58434d4a79" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d554b64d50444fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra57b968dd9b54680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Datenschaetzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>193,460</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,198</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...209 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,117</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>