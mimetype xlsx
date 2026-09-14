--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a81cd9b9a8491f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c30eeff96ae43ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra57b968dd9b54680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R809c2acb1d354f4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d554b64d50444fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra57b968dd9b54680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eb4df5293ef489b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R809c2acb1d354f4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Firmen mit Datenschaetzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,114</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>