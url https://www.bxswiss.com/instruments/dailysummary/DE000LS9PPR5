--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e4143654a74ccd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b58d8e6655a4cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e72f5dd99644f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc686be2e32947e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a7f500e41647ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e72f5dd99644f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaf91a133ebf4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc686be2e32947e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>North America Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...269 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,626</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,204</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>