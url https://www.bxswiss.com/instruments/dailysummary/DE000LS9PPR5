--- v12 (2026-09-18)
+++ v13 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b58d8e6655a4cfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b50c37c767149f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc686be2e32947e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf28e0741a234b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reaf91a133ebf4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc686be2e32947e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6975c3b174134f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf28e0741a234b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>North America Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,424</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>