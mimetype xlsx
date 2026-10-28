--- v13 (2026-10-08)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b50c37c767149f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd006f18ccdd24084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf28e0741a234b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb9ee95c5b674f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6975c3b174134f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf28e0741a234b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481fe850a3cf46f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb9ee95c5b674f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>North America Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>227,364</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,152</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...462 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,716</x:t>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>