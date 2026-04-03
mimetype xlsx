--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R178a385f14be44a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74dec4a5c6794bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d5a21df5454a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f9bce2227c4c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a207efe99d74715" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d5a21df5454a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra44420d9149a486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f9bce2227c4c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>North America Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>197,602</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>