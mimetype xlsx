--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74dec4a5c6794bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7382e93ac2943a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4f9bce2227c4c2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9724c6c6f7094625"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra44420d9149a486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4f9bce2227c4c2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72e6d338bd2b4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9724c6c6f7094625" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>North America Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>