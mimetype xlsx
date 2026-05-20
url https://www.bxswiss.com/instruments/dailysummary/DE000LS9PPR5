--- v7 (2026-04-26)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7382e93ac2943a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd734951af75848a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9724c6c6f7094625"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bd38b69e3184cda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72e6d338bd2b4300" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9724c6c6f7094625" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R260d6942e41f4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bd38b69e3184cda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>North America Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>