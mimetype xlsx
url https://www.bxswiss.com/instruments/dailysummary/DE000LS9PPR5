--- v8 (2026-05-20)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd734951af75848a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2386afbca4e9488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bd38b69e3184cda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30c38c9bbcb941de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R260d6942e41f4466" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bd38b69e3184cda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722a24208a5a442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30c38c9bbcb941de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>North America Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>