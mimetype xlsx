--- v9 (2026-06-13)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2386afbca4e9488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc59bdfc1424c4fb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30c38c9bbcb941de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ef7f709bde74390"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R722a24208a5a442d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30c38c9bbcb941de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb10f2586e90847fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ef7f709bde74390" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>North America Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>215,432</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>