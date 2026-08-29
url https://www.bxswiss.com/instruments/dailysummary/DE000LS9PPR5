--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc59bdfc1424c4fb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e4143654a74ccd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ef7f709bde74390"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e72f5dd99644f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb10f2586e90847fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ef7f709bde74390" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36a7f500e41647ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e72f5dd99644f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>North America Value Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPR5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>225,862</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>