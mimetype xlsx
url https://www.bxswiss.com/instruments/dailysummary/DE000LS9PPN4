--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf09a0ba3feee48ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722d69f9449f4ee0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f1233db742f4228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d2f8c81b1f4b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae192381d7a34dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f1233db742f4228" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6276efeb334d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d2f8c81b1f4b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berliner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,123</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>