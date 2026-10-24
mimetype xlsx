--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R722d69f9449f4ee0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa06f2ed5c4e4753" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d2f8c81b1f4b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2501200408400f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb6276efeb334d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d2f8c81b1f4b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85400373668f4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2501200408400f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berliner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>