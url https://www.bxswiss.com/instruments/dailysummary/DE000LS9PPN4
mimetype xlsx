--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re70072441d3d4304" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26d61eef98ee4b4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0e260e23fe84be4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2fcc115181a41e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3180b2e031e940b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0e260e23fe84be4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953244d8aac748bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2fcc115181a41e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berliner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>