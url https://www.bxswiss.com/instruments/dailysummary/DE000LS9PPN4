--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26d61eef98ee4b4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3d857bceb44a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2fcc115181a41e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9aeff0128084b02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R953244d8aac748bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2fcc115181a41e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a38430737047bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9aeff0128084b02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berliner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>64,777</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,617</x:t>
-[...259 lines deleted...]
-          <x:t>64,083</x:t>
+          <x:t>63,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>59,093</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>