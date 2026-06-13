--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb3d857bceb44a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc150ef0104a74a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9aeff0128084b02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd627e9d82ba4be5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09a38430737047bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9aeff0128084b02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re21d6dac63e34e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd627e9d82ba4be5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berliner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>62,949</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,375</x:t>
-[...301 lines deleted...]
-          <x:t>63,401</x:t>
+          <x:t>65,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>