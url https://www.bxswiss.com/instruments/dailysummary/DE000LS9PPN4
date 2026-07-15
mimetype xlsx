--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc150ef0104a74a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ffa6061f25471b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd627e9d82ba4be5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a42394f5194303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re21d6dac63e34e81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd627e9d82ba4be5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcd7ee0221914f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a42394f5194303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berliner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...468 lines deleted...]
-          <x:t>73,319</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,064</x:t>
-[...134 lines deleted...]
-          <x:t>71,541</x:t>
+          <x:t>72,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>