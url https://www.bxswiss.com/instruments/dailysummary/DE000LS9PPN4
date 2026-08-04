--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75ffa6061f25471b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a4ed2fd3274004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a42394f5194303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R890b62ad5e3d4bb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcd7ee0221914f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a42394f5194303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a8457458bc463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R890b62ad5e3d4bb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berliner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,842</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>