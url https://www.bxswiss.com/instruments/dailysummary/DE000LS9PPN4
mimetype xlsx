--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5a4ed2fd3274004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bbba6e42de248d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R890b62ad5e3d4bb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce2c95fe54c41fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3a8457458bc463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R890b62ad5e3d4bb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab1f41de3e84ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce2c95fe54c41fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berliner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,731</x:t>
-[...413 lines deleted...]
-        <x:is>
           <x:t>72,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,642</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>