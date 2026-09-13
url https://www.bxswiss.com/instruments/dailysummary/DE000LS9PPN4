--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bbba6e42de248d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf09a0ba3feee48ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ce2c95fe54c41fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f1233db742f4228"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ab1f41de3e84ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ce2c95fe54c41fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae192381d7a34dc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f1233db742f4228" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Berliner</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPN4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,326</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>