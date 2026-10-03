--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R833c9a758001493c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R538981fd9d134e59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cb1084b3fa461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9218905dc44645d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813746868b794eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cb1084b3fa461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b7c17c44db47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9218905dc44645d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KaCo Aktien Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>