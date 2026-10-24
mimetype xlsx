--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R538981fd9d134e59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R499fbb7b821145d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9218905dc44645d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re977c2fc8e4e4e91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b7c17c44db47e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9218905dc44645d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde7ef800371940f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re977c2fc8e4e4e91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KaCo Aktien Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>