--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc47781e1137241c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d0466be6b5455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46b45a0bb95148e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc405095530984c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0af4ddb567a9400a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46b45a0bb95148e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93a921efb7f044d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc405095530984c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KaCo Aktien Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>153,349</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,923</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>