--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d0466be6b5455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302e4ab33f8c4edc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc405095530984c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92db47f9ca2f4235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93a921efb7f044d1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc405095530984c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0560254f2f934f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92db47f9ca2f4235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KaCo Aktien Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>149,022</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,152</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>151,923</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>