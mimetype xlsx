--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R302e4ab33f8c4edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a798461faaf4a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92db47f9ca2f4235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037175848b544b5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0560254f2f934f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92db47f9ca2f4235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752d042e1fa74230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037175848b544b5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KaCo Aktien Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>