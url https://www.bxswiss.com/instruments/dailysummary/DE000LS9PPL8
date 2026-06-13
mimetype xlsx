--- v7 (2026-05-14)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a798461faaf4a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a739500f1214fa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R037175848b544b5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd33a110b81fe41ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R752d042e1fa74230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R037175848b544b5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8b2f2b524342a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd33a110b81fe41ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KaCo Aktien Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>