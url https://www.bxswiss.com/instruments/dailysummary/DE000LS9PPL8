--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a739500f1214fa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc59b3500d2504d64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd33a110b81fe41ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5204fa3aa9374b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d8b2f2b524342a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd33a110b81fe41ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b315d98f454185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5204fa3aa9374b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KaCo Aktien Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>162,462</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>