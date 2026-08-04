--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc59b3500d2504d64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4cc4fdea4d4f6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5204fa3aa9374b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121c8dd389004497"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b315d98f454185" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5204fa3aa9374b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18aa70c528224029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121c8dd389004497" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KaCo Aktien Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>