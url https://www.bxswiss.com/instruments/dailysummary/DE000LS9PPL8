--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde4cc4fdea4d4f6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57676e0255944d42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R121c8dd389004497"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b125d8b1ee4350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18aa70c528224029" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R121c8dd389004497" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9814344bf4e24c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b125d8b1ee4350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KaCo Aktien Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>149,475</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>148,520</x:t>
-[...463 lines deleted...]
-          <x:t>150,418</x:t>
+          <x:t>150,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>