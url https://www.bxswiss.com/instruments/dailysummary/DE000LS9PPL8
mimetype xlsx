--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57676e0255944d42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R833c9a758001493c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4b125d8b1ee4350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69cb1084b3fa461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9814344bf4e24c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4b125d8b1ee4350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813746868b794eb8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69cb1084b3fa461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>KaCo Aktien Selection</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPL8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,864</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>