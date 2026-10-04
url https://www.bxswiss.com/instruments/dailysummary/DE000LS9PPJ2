--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70fdf79b539942b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ef843e1d7bf47a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R857ea91df6504e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3968708775734852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf338a23303dd4f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R857ea91df6504e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5d0e87e9814361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3968708775734852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aussichtsreiche Nebenwerte DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>