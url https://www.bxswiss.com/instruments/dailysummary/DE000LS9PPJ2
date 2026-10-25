--- v16 (2026-10-04)
+++ v17 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ef843e1d7bf47a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb327de86e304fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3968708775734852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc39a44434fd45c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5d0e87e9814361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3968708775734852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R219c6fe319b64137" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc39a44434fd45c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aussichtsreiche Nebenwerte DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>