--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a28c3001a4042ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f6ceaac1114c03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdf48ca085bd4f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04f11b4d9604e4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6bec94c694c487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdf48ca085bd4f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5562eaf513d54bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04f11b4d9604e4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aussichtsreiche Nebenwerte DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>109,277</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,135</x:t>
-[...409 lines deleted...]
-          <x:t>110,201</x:t>
+          <x:t>111,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>