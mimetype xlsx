--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29f6ceaac1114c03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0683fb66dcbd4fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd04f11b4d9604e4a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06ca9db81c134feb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5562eaf513d54bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd04f11b4d9604e4a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb5232e11eb2423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06ca9db81c134feb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aussichtsreiche Nebenwerte DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>