--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0683fb66dcbd4fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1391c04524451e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06ca9db81c134feb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc773b42ca6e148fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb5232e11eb2423c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06ca9db81c134feb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd516732b01ea4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc773b42ca6e148fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aussichtsreiche Nebenwerte DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,936</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>