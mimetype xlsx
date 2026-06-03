--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca1391c04524451e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c56760ecb2e4e3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc773b42ca6e148fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51f5a8c1e35e4178"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd516732b01ea4eb6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc773b42ca6e148fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf38dc954ff28487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51f5a8c1e35e4178" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aussichtsreiche Nebenwerte DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>