--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c56760ecb2e4e3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550edc1d29ba4464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51f5a8c1e35e4178"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6871b42707154b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf38dc954ff28487a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51f5a8c1e35e4178" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R186a4a99d4644487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6871b42707154b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aussichtsreiche Nebenwerte DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>