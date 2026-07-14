--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550edc1d29ba4464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39aff3def5b344c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6871b42707154b2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dce804d5ab04a1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R186a4a99d4644487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6871b42707154b2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R924e297c1de44d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dce804d5ab04a1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aussichtsreiche Nebenwerte DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>