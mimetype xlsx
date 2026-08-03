--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39aff3def5b344c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a99bc0b4d1a4355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dce804d5ab04a1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R511cd22ca1c84147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R924e297c1de44d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dce804d5ab04a1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79e4b57c6d742fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R511cd22ca1c84147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aussichtsreiche Nebenwerte DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>