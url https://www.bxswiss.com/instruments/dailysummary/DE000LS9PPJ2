--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a99bc0b4d1a4355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R080afafe116f47f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R511cd22ca1c84147"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e4d4a4c1b744c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc79e4b57c6d742fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R511cd22ca1c84147" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472f83b9bb8542a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e4d4a4c1b744c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aussichtsreiche Nebenwerte DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>122,439</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,441</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,417</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>