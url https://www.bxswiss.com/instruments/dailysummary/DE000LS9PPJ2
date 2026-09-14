--- v14 (2026-08-23)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R080afafe116f47f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70fdf79b539942b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e4d4a4c1b744c4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R857ea91df6504e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R472f83b9bb8542a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e4d4a4c1b744c4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf338a23303dd4f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R857ea91df6504e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aussichtsreiche Nebenwerte DEU</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPJ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>122,293</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,897</x:t>
-[...382 lines deleted...]
-          <x:t>123,546</x:t>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>