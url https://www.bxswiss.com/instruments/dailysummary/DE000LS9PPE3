--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R610b888baec24a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd79306c6ac4885" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a7482e4a3a140f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a6b8bcc4b84853"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783172abdc4d48f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a7482e4a3a140f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3deae757954efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a6b8bcc4b84853" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energiesektor-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,330</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>