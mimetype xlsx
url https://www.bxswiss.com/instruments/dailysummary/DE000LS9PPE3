--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bd79306c6ac4885" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8087e68c41904c12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a6b8bcc4b84853"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc937c43fbac44f6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac3deae757954efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a6b8bcc4b84853" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc2bcaadc38542c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc937c43fbac44f6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energiesektor-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>