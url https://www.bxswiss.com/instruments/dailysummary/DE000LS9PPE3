--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8087e68c41904c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04506d087dc04b4d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc937c43fbac44f6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc18cd2d7384c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc2bcaadc38542c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc937c43fbac44f6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44cd23daec054702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc18cd2d7384c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energiesektor-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>