--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04506d087dc04b4d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf35400ebf0b5427b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdc18cd2d7384c52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R444fba1c4f444504"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44cd23daec054702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdc18cd2d7384c52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4daf4a44e654491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R444fba1c4f444504" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energiesektor-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>