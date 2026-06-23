--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf35400ebf0b5427b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb520d5f3a9944897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R444fba1c4f444504"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa5e7102caa4c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4daf4a44e654491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R444fba1c4f444504" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c360dd31b1241cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa5e7102caa4c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energiesektor-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>