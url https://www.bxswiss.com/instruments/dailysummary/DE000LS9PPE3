--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb520d5f3a9944897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc089038c8b72488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa5e7102caa4c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9354db13ff8c416a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c360dd31b1241cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa5e7102caa4c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8edef3df6ed4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9354db13ff8c416a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energiesektor-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>155,118</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,341</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>158,934</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>