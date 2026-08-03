--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc089038c8b72488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R901d865849224b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9354db13ff8c416a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf3bc9145a84380"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8edef3df6ed4c9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9354db13ff8c416a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8490631a8e0d4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf3bc9145a84380" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energiesektor-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>148,572</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>147,932</x:t>
-[...296 lines deleted...]
-          <x:t>148,119</x:t>
+          <x:t>148,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>