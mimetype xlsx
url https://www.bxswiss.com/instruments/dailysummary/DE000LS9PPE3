--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R901d865849224b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25184b10c90c4f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbf3bc9145a84380"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8775f7b99d6541ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8490631a8e0d4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbf3bc9145a84380" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff90752eb654003" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8775f7b99d6541ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Energiesektor-Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPE3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>140,522</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>