--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818ea4532fe248c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda68c2a878144b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra73ef264ba284c0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730ad8bd6f1542a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra334287196484c3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra73ef264ba284c0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0207ae7653eb48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730ad8bd6f1542a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Risk Aversion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,379</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>