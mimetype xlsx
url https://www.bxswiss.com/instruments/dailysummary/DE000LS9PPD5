--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda68c2a878144b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b300088c7fd4d19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730ad8bd6f1542a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ac4456b3804840"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0207ae7653eb48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730ad8bd6f1542a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27596c06507f42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ac4456b3804840" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Risk Aversion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>