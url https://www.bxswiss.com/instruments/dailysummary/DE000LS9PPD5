--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b300088c7fd4d19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2300ebcdd02c4116" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0ac4456b3804840"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ce9f8d7f72425a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27596c06507f42bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0ac4456b3804840" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bc4a792c1aa4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ce9f8d7f72425a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Risk Aversion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>