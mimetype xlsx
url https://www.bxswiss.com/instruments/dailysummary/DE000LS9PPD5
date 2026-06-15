--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2300ebcdd02c4116" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e7a04b501745bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ce9f8d7f72425a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a895fb5d6394f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bc4a792c1aa4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ce9f8d7f72425a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3990112dc6d64ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a895fb5d6394f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Risk Aversion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>136,640</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>