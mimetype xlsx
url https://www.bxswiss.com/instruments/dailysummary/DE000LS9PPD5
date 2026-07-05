--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0e7a04b501745bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fe383861034c39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a895fb5d6394f43"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85c34d8571ec43d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3990112dc6d64ace" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a895fb5d6394f43" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9d04bfa83e247e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85c34d8571ec43d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Risk Aversion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>