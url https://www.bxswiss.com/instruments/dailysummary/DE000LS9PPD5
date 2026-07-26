--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fe383861034c39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160689fd9fb54594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85c34d8571ec43d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2714c7440f554752"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9d04bfa83e247e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85c34d8571ec43d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe39a30d4bc4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2714c7440f554752" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Risk Aversion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>