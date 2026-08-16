--- v11 (2026-07-26)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R160689fd9fb54594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb62db6abaa41f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2714c7440f554752"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd4d2292578b48c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe39a30d4bc4cb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2714c7440f554752" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb8caf394284f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd4d2292578b48c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Risk Aversion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,185 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>136,187</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>