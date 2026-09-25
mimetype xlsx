--- v12 (2026-08-16)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eb62db6abaa41f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8594e371f104f43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd4d2292578b48c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268170e804a7428a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb8caf394284f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd4d2292578b48c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce4f099e54d74f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268170e804a7428a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Risk Aversion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...301 lines deleted...]
-          <x:t>138,116</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,912</x:t>
-[...301 lines deleted...]
-          <x:t>139,644</x:t>
+          <x:t>140,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>