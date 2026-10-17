--- v13 (2026-09-25)
+++ v14 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8594e371f104f43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf2291f7ee04fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R268170e804a7428a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30983f02a0524343"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce4f099e54d74f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R268170e804a7428a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de034c572764cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30983f02a0524343" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Risk Aversion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>