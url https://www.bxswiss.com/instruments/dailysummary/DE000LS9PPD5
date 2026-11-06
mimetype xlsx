--- v14 (2026-10-17)
+++ v15 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf2291f7ee04fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fcc5ee82e4546fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30983f02a0524343"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b16b59acd784a68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3de034c572764cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30983f02a0524343" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R410703c7597b402f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b16b59acd784a68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>German Risk Aversion</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPD5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>