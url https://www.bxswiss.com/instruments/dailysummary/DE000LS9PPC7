--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb399781f7dad47e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R938d4b37c0ec4106" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec6ee49d4e94be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf82655de1e4d98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R675253d0429840e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec6ee49d4e94be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf61dd18c5e594bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf82655de1e4d98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock-Picking balanciert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...468 lines deleted...]
-          <x:t>72,717</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,143</x:t>
-[...161 lines deleted...]
-          <x:t>73,692</x:t>
+          <x:t>71,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>