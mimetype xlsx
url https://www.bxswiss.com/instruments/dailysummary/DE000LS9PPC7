--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R938d4b37c0ec4106" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb386c25b168e4892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf82655de1e4d98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed7046348dd40f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf61dd18c5e594bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf82655de1e4d98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb14cd38a7b24fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed7046348dd40f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock-Picking balanciert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,171 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>71,783</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,049</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...474 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,600</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>