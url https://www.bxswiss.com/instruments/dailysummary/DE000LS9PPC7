--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb386c25b168e4892" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ed2f76e10e4b4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ed7046348dd40f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2bb9acf91b43d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb14cd38a7b24fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ed7046348dd40f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R476d18bb2c1849df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2bb9acf91b43d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock-Picking balanciert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>76,357</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>