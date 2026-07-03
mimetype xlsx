--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7ed2f76e10e4b4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd86cf9879a439d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2bb9acf91b43d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra10f09af5d034eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R476d18bb2c1849df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2bb9acf91b43d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5e256b43ad45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra10f09af5d034eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock-Picking balanciert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>