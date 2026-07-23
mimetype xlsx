--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd86cf9879a439d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf3d40e0cb4480d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra10f09af5d034eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd2bb78e00f44adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5e256b43ad45f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra10f09af5d034eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racff4ce053db4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd2bb78e00f44adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock-Picking balanciert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>92,743</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>93,172</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>