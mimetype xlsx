--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf3d40e0cb4480d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0c65ec8cd24959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd2bb78e00f44adf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra725c7610f284016"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racff4ce053db4ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd2bb78e00f44adf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa011271116e45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra725c7610f284016" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock-Picking balanciert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,964</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>