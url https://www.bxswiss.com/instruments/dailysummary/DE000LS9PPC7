--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c0c65ec8cd24959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda917e151b6c42e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra725c7610f284016"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb32f6f3f8f4646d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa011271116e45ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra725c7610f284016" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0e18a7a6294d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb32f6f3f8f4646d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock-Picking balanciert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>