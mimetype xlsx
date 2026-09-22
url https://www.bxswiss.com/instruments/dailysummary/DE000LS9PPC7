--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda917e151b6c42e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58825b12d92043d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb32f6f3f8f4646d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d80d642538f440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d0e18a7a6294d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb32f6f3f8f4646d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bdc7d287a064646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d80d642538f440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock-Picking balanciert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,264</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,489</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>