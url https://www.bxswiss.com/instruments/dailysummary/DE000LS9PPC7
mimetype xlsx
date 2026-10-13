--- v13 (2026-09-22)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58825b12d92043d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93dd57b4db32407f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d80d642538f440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf55040345cf4864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bdc7d287a064646" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d80d642538f440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f721a5bcfe4fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf55040345cf4864" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock-Picking balanciert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>