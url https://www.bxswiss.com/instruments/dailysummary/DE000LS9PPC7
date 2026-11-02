--- v14 (2026-10-13)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93dd57b4db32407f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a9229eb31e8402e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf55040345cf4864"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R233afad850ec43a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2f721a5bcfe4fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf55040345cf4864" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc4958799f71489c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R233afad850ec43a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Stock-Picking balanciert</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPC7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>