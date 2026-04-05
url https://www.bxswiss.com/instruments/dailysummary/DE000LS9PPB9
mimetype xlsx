--- v2 (2026-02-21)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5a9f30067a94435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe317b24a25470f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc486e9be3c214145"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ddc6a23802d4441"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radcae2d737a84e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc486e9be3c214145" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15703a2383d4441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ddc6a23802d4441" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die pragmatische Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>165,826</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>