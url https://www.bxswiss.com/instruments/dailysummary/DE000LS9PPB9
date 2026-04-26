--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe317b24a25470f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdeed5193cfe4caa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ddc6a23802d4441"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec5ed186eed4f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15703a2383d4441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ddc6a23802d4441" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c33aaa548145eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec5ed186eed4f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die pragmatische Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,542</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>