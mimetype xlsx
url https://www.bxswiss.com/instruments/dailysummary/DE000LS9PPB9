--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdeed5193cfe4caa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e4135f37a94951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec5ed186eed4f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46dc33884472497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55c33aaa548145eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec5ed186eed4f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612134564da64de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46dc33884472497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die pragmatische Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>