--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81e4135f37a94951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9c563126094597" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46dc33884472497c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fc14c550e9d4921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612134564da64de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46dc33884472497c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b4fb719fb6645d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fc14c550e9d4921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die pragmatische Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>