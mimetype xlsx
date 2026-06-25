--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c9c563126094597" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b30a37d194543bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fc14c550e9d4921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad0a273d3fc4701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b4fb719fb6645d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fc14c550e9d4921" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cdfa3a96abc4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad0a273d3fc4701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die pragmatische Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,466</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>