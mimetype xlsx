--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b30a37d194543bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82fc0cccfc13460b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ad0a273d3fc4701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R234b55a2b040481c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cdfa3a96abc4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ad0a273d3fc4701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3aa287183034c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R234b55a2b040481c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die pragmatische Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>