--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82fc0cccfc13460b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8cd36e8a327476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R234b55a2b040481c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9b7c39d0ac47cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3aa287183034c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R234b55a2b040481c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe248496c1534166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9b7c39d0ac47cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die pragmatische Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>