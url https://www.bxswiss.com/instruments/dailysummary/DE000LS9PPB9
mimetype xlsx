--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8cd36e8a327476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022e0a17781e43ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a9b7c39d0ac47cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12e5314941e3411b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe248496c1534166" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a9b7c39d0ac47cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0522288f7c3446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12e5314941e3411b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die pragmatische Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>173,585</x:t>
-[...220 lines deleted...]
-          <x:t>165,935</x:t>
+          <x:t>166,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...289 lines deleted...]
-          <x:t>172,393</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>