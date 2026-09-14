--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R022e0a17781e43ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c73bab59b9a4012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12e5314941e3411b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbed54ca2524858"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0522288f7c3446a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12e5314941e3411b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c08943ce2df40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbed54ca2524858" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die pragmatische Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,790</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>