--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c73bab59b9a4012" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c7e50c4821740f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfbed54ca2524858"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R295379039d624f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c08943ce2df40fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfbed54ca2524858" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a3e59545bd491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R295379039d624f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die pragmatische Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>