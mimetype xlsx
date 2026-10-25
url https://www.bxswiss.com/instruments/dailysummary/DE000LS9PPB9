--- v12 (2026-10-04)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c7e50c4821740f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2dcd98d7b91498b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R295379039d624f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26742b8db96046c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a3e59545bd491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R295379039d624f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R583e60aae85849c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26742b8db96046c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die pragmatische Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PPB9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>