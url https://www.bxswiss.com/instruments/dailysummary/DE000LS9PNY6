--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re143ac26788c4d0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3451ea8e389f415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R293aa3d7dfb5483b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89ff5fa022214ccb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5fd905bfd04666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R293aa3d7dfb5483b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8e14a03a01441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89ff5fa022214ccb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LuxusTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>