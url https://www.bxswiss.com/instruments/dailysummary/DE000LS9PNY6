--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3451ea8e389f415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe2be590d7e4c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89ff5fa022214ccb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13adc00892da4311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8e14a03a01441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89ff5fa022214ccb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fdffd15f1d7438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13adc00892da4311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LuxusTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>142,259</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,069</x:t>
-[...345 lines deleted...]
-          <x:t>146,768</x:t>
+          <x:t>144,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,602</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>