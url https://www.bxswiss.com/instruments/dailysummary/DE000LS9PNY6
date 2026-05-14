--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbe2be590d7e4c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ede16a8c4f04608" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13adc00892da4311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bdd9c9933f84340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fdffd15f1d7438c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13adc00892da4311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra913fcf33d8c49e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bdd9c9933f84340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LuxusTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>