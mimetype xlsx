--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ede16a8c4f04608" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41c094e7d0b54967" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bdd9c9933f84340"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c559ea4695452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra913fcf33d8c49e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bdd9c9933f84340" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raac67a3550124cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c559ea4695452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LuxusTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>