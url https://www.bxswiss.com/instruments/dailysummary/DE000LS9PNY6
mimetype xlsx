--- v8 (2026-06-03)
+++ v9 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41c094e7d0b54967" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20205fa7e3a742ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c559ea4695452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a8da27fff942c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raac67a3550124cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c559ea4695452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d32d40677f4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a8da27fff942c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LuxusTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>165,416</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,091</x:t>
-[...436 lines deleted...]
-          <x:t>172,835</x:t>
+          <x:t>166,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>