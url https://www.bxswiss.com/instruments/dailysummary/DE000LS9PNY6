--- v9 (2026-06-24)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20205fa7e3a742ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e30d659935245a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a8da27fff942c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509f46bb5beb45ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d32d40677f4551" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a8da27fff942c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R945db2ee932a408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509f46bb5beb45ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LuxusTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>