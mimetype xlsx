--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e30d659935245a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864d7afe8b9c46a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R509f46bb5beb45ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ceee63db8cf4b4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R945db2ee932a408d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R509f46bb5beb45ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f2fe91f3b649d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ceee63db8cf4b4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LuxusTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...139 lines deleted...]
-          <x:t>168,342</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>167,770</x:t>
-[...436 lines deleted...]
-          <x:t>171,725</x:t>
+          <x:t>168,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>