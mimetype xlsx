--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864d7afe8b9c46a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad67f4be2264975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ceee63db8cf4b4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd27a300c8f462f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54f2fe91f3b649d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ceee63db8cf4b4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec96135b91414df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd27a300c8f462f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LuxusTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,645</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>