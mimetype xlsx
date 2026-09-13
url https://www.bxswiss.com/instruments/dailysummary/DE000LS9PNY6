--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad67f4be2264975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6352c217864fdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dd27a300c8f462f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff7fef787e34554"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec96135b91414df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dd27a300c8f462f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff8b6c17dae45c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff7fef787e34554" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LuxusTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,675</x:t>
-[...252 lines deleted...]
-          <x:t>170,463</x:t>
+          <x:t>175,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>