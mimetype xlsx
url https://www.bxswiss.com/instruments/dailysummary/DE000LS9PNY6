--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6352c217864fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb77808247b41fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ff7fef787e34554"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54eb460037594dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff8b6c17dae45c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ff7fef787e34554" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dcac57a0a61489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54eb460037594dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LuxusTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>