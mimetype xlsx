--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bb77808247b41fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b4408dd9d244a15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54eb460037594dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ab44a030eb547c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dcac57a0a61489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54eb460037594dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2ddfad44de243db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ab44a030eb547c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LuxusTech</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNY6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>