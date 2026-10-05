--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55937549e5174965" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d61c0eba52475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d2d9968085e45ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R111dfa0a21f64a12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16b3c70c97e947d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d2d9968085e45ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc07f003377a4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R111dfa0a21f64a12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>vielversprechende US Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>79,342</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,344</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>79,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,389</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>79,176</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,348</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>79,588</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,486</x:t>
-[...188 lines deleted...]
-          <x:t>79,839</x:t>
+          <x:t>79,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>