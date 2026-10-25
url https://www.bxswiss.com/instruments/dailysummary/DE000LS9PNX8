--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d61c0eba52475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reecb73f4142b41ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R111dfa0a21f64a12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f3e4691356d4b60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc07f003377a4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R111dfa0a21f64a12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6eff4d80d344d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f3e4691356d4b60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>vielversprechende US Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>79,480</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,438</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>79,295</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,989</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>