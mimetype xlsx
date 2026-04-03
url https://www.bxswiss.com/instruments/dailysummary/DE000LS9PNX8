--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f8ecba73acc4439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0ed771caac4855" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a63fe3089674ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf6a0c18c1d14b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re74249d3015041c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a63fe3089674ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b81770bc974ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf6a0c18c1d14b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>vielversprechende US Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,783</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>