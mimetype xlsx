--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0ed771caac4855" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdc11127cc9d4533" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf6a0c18c1d14b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda64b3f7cc745a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75b81770bc974ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf6a0c18c1d14b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb151bfa16b34f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda64b3f7cc745a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>vielversprechende US Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>68,953</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,268</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>71,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>