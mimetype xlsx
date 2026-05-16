--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdc11127cc9d4533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14b9d93d810482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda64b3f7cc745a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e4398d09d7453c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb151bfa16b34f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda64b3f7cc745a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa151093a3f46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e4398d09d7453c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>vielversprechende US Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>69,939</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,583</x:t>
-[...273 lines deleted...]
-        <x:is>
           <x:t>70,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,534</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>