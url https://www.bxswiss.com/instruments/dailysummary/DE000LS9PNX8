--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd14b9d93d810482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2580bb9988f94d05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e4398d09d7453c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2e670c1e004c33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aa151093a3f46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e4398d09d7453c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3d7c38a11414629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2e670c1e004c33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>vielversprechende US Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>