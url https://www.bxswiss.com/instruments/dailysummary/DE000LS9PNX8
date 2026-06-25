--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2580bb9988f94d05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83db84db14174147" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2e670c1e004c33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc0408ff05f4b64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3d7c38a11414629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2e670c1e004c33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bac6770d3c14214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc0408ff05f4b64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>vielversprechende US Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>