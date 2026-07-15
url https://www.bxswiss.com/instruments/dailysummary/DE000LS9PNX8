--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83db84db14174147" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a04a301e0045e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fc0408ff05f4b64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59e74fc982546db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bac6770d3c14214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fc0408ff05f4b64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10b19aac7bf4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59e74fc982546db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>vielversprechende US Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,517 +149,139 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...230 lines deleted...]
-          <x:t>80,046</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,216</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,114</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>