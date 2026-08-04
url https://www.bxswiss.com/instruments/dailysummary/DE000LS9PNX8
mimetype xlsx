--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7a04a301e0045e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92588394f87496c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf59e74fc982546db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a5ebd7a43e34563"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10b19aac7bf4388" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf59e74fc982546db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c634bf5c87b42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a5ebd7a43e34563" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>vielversprechende US Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>