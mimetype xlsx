--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92588394f87496c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3123012b90cd4b50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a5ebd7a43e34563"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R318809af6cb74550"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c634bf5c87b42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a5ebd7a43e34563" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67682e4b06dc44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R318809af6cb74550" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>vielversprechende US Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,518</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>