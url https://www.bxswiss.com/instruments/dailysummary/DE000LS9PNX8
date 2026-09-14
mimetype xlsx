--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3123012b90cd4b50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55937549e5174965" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R318809af6cb74550"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d2d9968085e45ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67682e4b06dc44e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R318809af6cb74550" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16b3c70c97e947d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d2d9968085e45ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>vielversprechende US Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNX8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,767</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>78,956</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,752</x:t>
-[...43 lines deleted...]
-          <x:t>78,953</x:t>
+          <x:t>78,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,910</x:t>
-[...97 lines deleted...]
-          <x:t>79,342</x:t>
+          <x:t>79,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,344</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>79,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,389</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>78,950</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>