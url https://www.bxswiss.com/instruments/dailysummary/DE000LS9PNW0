--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce7b0a80da3243dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9426ee6a62f4464" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09bb7af41a104394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce659dad8a214c7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R530a64a366124f52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09bb7af41a104394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7399b727164fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce659dad8a214c7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEINE PREMIUM STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>