--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9426ee6a62f4464" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8ce37818404050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce659dad8a214c7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73193f515160451f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb7399b727164fd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce659dad8a214c7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb99857e3d6634db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73193f515160451f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEINE PREMIUM STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>187,468</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,474</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...381 lines deleted...]
-          <x:t>02.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>