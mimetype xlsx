--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff8ce37818404050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf2890632c34799" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73193f515160451f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cf51a7b64da400d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb99857e3d6634db6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73193f515160451f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re30e608886ed499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cf51a7b64da400d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEINE PREMIUM STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>199,465</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,458</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>