--- v8 (2026-06-13)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabf2890632c34799" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea51c1c2b39b46cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cf51a7b64da400d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b6c8ccb21e4134"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re30e608886ed499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cf51a7b64da400d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2531d688f43944a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b6c8ccb21e4134" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEINE PREMIUM STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>211,458</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>