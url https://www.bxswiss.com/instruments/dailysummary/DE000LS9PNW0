--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea51c1c2b39b46cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a480046fe3a4f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b6c8ccb21e4134"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c1eab5847594023"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2531d688f43944a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b6c8ccb21e4134" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f304176bf0e4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c1eab5847594023" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEINE PREMIUM STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,463 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...41 lines deleted...]
-          <x:t>211,740</x:t>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,906</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,082</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>