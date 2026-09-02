--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a480046fe3a4f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a097cc2b0d47a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c1eab5847594023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4bce64f6b34626"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f304176bf0e4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c1eab5847594023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9af857ab47e485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4bce64f6b34626" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEINE PREMIUM STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,953</x:t>
@@ -764,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>