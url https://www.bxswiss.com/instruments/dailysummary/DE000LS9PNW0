--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90a097cc2b0d47a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3649466e65f4c7c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd4bce64f6b34626"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ffe42c1c8640fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9af857ab47e485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd4bce64f6b34626" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4a4f3ee5c24242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ffe42c1c8640fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEINE PREMIUM STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...87 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>221,320</x:t>
-[...386 lines deleted...]
-        <x:is>
           <x:t>221,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,241</x:t>
         </x:is>
       </x:c>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>