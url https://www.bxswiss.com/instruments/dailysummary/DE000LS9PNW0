--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3649466e65f4c7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9cf61df9b0e49f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ffe42c1c8640fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006db7b54d484c33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4a4f3ee5c24242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ffe42c1c8640fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R544184b5eed449a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006db7b54d484c33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEINE PREMIUM STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>223,414</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...253 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>