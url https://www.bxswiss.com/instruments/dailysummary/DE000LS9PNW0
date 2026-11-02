--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9cf61df9b0e49f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9b1c174c0449ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R006db7b54d484c33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra74efdb042aa4872"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R544184b5eed449a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R006db7b54d484c33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc2a561a2d147e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra74efdb042aa4872" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MEINE PREMIUM STOCKS</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>220,098</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,187</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>221,527</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>