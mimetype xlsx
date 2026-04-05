--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdda1e574e7384466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78b9731057348af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc65fede5d97848a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f51effec949407d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd99a6d0072944ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc65fede5d97848a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R314dffca4b8a4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f51effec949407d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>