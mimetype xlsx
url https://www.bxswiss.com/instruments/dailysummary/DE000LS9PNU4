--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re78b9731057348af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b5e70e8ce94af1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f51effec949407d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R344f55113956441d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R314dffca4b8a4ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f51effec949407d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9734769b84514359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R344f55113956441d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>81,133</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>