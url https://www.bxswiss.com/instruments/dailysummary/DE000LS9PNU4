--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b5e70e8ce94af1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea9e874ecc5345b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R344f55113956441d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a04a6ac086c4d0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9734769b84514359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R344f55113956441d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357ec0dae0e44589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a04a6ac086c4d0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,743</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>