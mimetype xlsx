--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea9e874ecc5345b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ee9d83617d4a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a04a6ac086c4d0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25706aeaff3742e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R357ec0dae0e44589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a04a6ac086c4d0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5877caa1703f477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25706aeaff3742e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>81,743</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>