--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26ee9d83617d4a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c768cced4fd407f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25706aeaff3742e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239ab80ea5d0444b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5877caa1703f477e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25706aeaff3742e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404e7976b1c14257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239ab80ea5d0444b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>