--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c768cced4fd407f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7972c61076e46a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R239ab80ea5d0444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc7da0e6fb5424b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404e7976b1c14257" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R239ab80ea5d0444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8115c50fbf1c46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc7da0e6fb5424b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>