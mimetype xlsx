--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7972c61076e46a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b76bfdacf44f9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5cc7da0e6fb5424b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6b1633b0542426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8115c50fbf1c46a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5cc7da0e6fb5424b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2af1065ebbd04331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6b1633b0542426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>87,235</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,499</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>89,353</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>