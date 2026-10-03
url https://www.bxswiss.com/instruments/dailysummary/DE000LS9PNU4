--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95b76bfdacf44f9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0732570bc44052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6b1633b0542426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a54c622f9a4846"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2af1065ebbd04331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6b1633b0542426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66fb7f57f2b4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a54c622f9a4846" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>87,150</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,362</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>86,344</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>