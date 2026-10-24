--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a0732570bc44052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b62ea0e6212418d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a54c622f9a4846"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1500470a9e64331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf66fb7f57f2b4854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a54c622f9a4846" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5001e1cd05634788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1500470a9e64331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Top-Trendaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>