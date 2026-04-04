--- v3 (2026-02-21)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5095894d07344964" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4282225ab5ad4b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R339d0ae748344a2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74834b91ad7f4632"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc612af3cb5a4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R339d0ae748344a2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2762c67f0e54c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74834b91ad7f4632" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>138,303</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>