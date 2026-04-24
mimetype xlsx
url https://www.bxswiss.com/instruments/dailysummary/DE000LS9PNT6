--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4282225ab5ad4b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ea2bea39754017" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74834b91ad7f4632"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0c4605bc85434a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2762c67f0e54c81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74834b91ad7f4632" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a376a5e1ec4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0c4605bc85434a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>