--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43ea2bea39754017" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9731c83c834543fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0c4605bc85434a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R191ab7ce6e784c9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47a376a5e1ec4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0c4605bc85434a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refb7662de8914f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R191ab7ce6e784c9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>