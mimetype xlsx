--- v6 (2026-05-14)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9731c83c834543fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9410bf7f9594687" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R191ab7ce6e784c9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7a82fab66d4538"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refb7662de8914f30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R191ab7ce6e784c9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4683ab1bb4354834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7a82fab66d4538" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>144,327</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>