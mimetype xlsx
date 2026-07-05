--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9410bf7f9594687" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e48505dd32a40d4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a7a82fab66d4538"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R962b8f1718604e83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4683ab1bb4354834" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a7a82fab66d4538" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3064201ad0264bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R962b8f1718604e83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>