--- v8 (2026-07-05)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e48505dd32a40d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0472958bf04bf7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R962b8f1718604e83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a3714e97464634"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3064201ad0264bb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R962b8f1718604e83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818c3126d36e4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a3714e97464634" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,612</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>