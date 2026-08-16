--- v9 (2026-07-27)
+++ v10 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c0472958bf04bf7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4625f18b3cd4422" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5a3714e97464634"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c43a240e1a4533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R818c3126d36e4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5a3714e97464634" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b2c73b848154fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c43a240e1a4533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,537</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>