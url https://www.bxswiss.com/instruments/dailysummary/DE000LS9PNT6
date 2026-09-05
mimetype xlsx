--- v10 (2026-08-16)
+++ v11 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4625f18b3cd4422" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ec151e02fd43b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2c43a240e1a4533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1993112c1a1449a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b2c73b848154fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2c43a240e1a4533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425ddad9ccaf4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1993112c1a1449a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>