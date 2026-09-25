--- v11 (2026-09-05)
+++ v12 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51ec151e02fd43b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a77e057c044a65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1993112c1a1449a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ed0917a7b494c4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R425ddad9ccaf4f17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1993112c1a1449a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d4092175ea4ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ed0917a7b494c4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,350</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>