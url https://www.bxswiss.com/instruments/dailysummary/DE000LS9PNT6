--- v12 (2026-09-25)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64a77e057c044a65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe617f4ea63a4042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ed0917a7b494c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R432a027e5fcc4a46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1d4092175ea4ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ed0917a7b494c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274565a1b2cb4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R432a027e5fcc4a46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,206</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>