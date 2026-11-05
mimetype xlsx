--- v13 (2026-10-16)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe617f4ea63a4042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R083477f12ad8444f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R432a027e5fcc4a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fe04ede380415f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R274565a1b2cb4105" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R432a027e5fcc4a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d14a8bfda774364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fe04ede380415f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Growth Invest S</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNT6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>