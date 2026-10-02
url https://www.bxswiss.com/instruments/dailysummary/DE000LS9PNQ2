--- v10 (2026-08-22)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da9507b33c142c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c259b61f7d4fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd17a0fda2f4762"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf93a6b87b394cd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51e38e2daad47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd17a0fda2f4762" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81e50a7786024033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf93a6b87b394cd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheit - Konsum - Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>116,189</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,026</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>119,266</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>