--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27c259b61f7d4fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461861801f2a4108" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf93a6b87b394cd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra97f30a43fb14cd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81e50a7786024033" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf93a6b87b394cd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ae96047b6643c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra97f30a43fb14cd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheit - Konsum - Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,945</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...445 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,826</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>