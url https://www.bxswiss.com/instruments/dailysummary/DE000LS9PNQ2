--- v3 (2026-03-14)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bbfc8b0c6fc46db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac22a14148c481f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2298d448cc8a4c6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82ba859a2a92470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1194b5325b67470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2298d448cc8a4c6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ebdc642ad594589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82ba859a2a92470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheit - Konsum - Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...436 lines deleted...]
-          <x:t>113,057</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,660</x:t>
-[...193 lines deleted...]
-          <x:t>112,666</x:t>
+          <x:t>115,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>