--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ac22a14148c481f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f2f4ae63ab4d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82ba859a2a92470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1af4512f33d45e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ebdc642ad594589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82ba859a2a92470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28aacac810064478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1af4512f33d45e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheit - Konsum - Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>