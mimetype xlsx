--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f2f4ae63ab4d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25560883c4134d5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1af4512f33d45e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7de77d1c870c4814"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28aacac810064478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1af4512f33d45e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R198661ee6ca94d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7de77d1c870c4814" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheit - Konsum - Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>