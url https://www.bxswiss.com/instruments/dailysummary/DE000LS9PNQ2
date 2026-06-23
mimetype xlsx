--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25560883c4134d5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb928ae649734d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7de77d1c870c4814"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870024f09a2948d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R198661ee6ca94d99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7de77d1c870c4814" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658351de291c4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870024f09a2948d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheit - Konsum - Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,858</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>