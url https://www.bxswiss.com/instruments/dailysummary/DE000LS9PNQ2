--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb928ae649734d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R312d23d503a94c93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870024f09a2948d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14582bd88a554d01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R658351de291c4ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870024f09a2948d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0068c0e44a6d4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14582bd88a554d01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheit - Konsum - Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,240</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,514</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>