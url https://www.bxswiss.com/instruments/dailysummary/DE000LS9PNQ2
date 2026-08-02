--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R312d23d503a94c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9fbdf9845743ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14582bd88a554d01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R774aa44a5db14c88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0068c0e44a6d4b01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14582bd88a554d01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28a77fa38c34f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R774aa44a5db14c88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheit - Konsum - Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,217</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>