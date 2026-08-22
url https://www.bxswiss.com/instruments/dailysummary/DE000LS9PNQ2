--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d9fbdf9845743ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da9507b33c142c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R774aa44a5db14c88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccd17a0fda2f4762"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd28a77fa38c34f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R774aa44a5db14c88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra51e38e2daad47f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccd17a0fda2f4762" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gesundheit - Konsum - Energie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNQ2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,266</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>