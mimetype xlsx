--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3c68a73b74a43bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3195b1cf4dfe4a5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a00d53084284a7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8124a5e8fda448fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72a8a083617b45ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a00d53084284a7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3174cd90f9c4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8124a5e8fda448fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementia - Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>