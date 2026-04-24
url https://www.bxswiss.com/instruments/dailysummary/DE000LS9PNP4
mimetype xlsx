--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3195b1cf4dfe4a5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d43cc9d4c24ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8124a5e8fda448fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc8965073336472f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3174cd90f9c4cc4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8124a5e8fda448fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae2123992cc470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc8965073336472f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementia - Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,328</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>