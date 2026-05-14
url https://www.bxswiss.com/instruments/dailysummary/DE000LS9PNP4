--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07d43cc9d4c24ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3104f9381e8482d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc8965073336472f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8fa0c5ac594ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raae2123992cc470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc8965073336472f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51d07d2c079445da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8fa0c5ac594ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementia - Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>