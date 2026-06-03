--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3104f9381e8482d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8850005e4be94ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8fa0c5ac594ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3ddae435a140fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51d07d2c079445da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8fa0c5ac594ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6461d5457b3c4082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3ddae435a140fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementia - Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>