--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8850005e4be94ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48cfe9cd67894c33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref3ddae435a140fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc676be1ee144dab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6461d5457b3c4082" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref3ddae435a140fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90713bb3864746ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc676be1ee144dab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementia - Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>