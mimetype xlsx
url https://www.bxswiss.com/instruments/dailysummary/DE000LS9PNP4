--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48cfe9cd67894c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d064ed3fed457a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc676be1ee144dab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd237da886e0b4a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90713bb3864746ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc676be1ee144dab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2df3b530c668498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd237da886e0b4a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementia - Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>