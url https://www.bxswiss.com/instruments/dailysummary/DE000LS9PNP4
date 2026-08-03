--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7d064ed3fed457a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8f701079ab4119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd237da886e0b4a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0720da9cb64040d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2df3b530c668498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd237da886e0b4a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c13fc957264b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0720da9cb64040d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementia - Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>