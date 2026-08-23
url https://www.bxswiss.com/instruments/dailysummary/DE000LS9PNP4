--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c8f701079ab4119" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62c4cd23348415f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0720da9cb64040d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3189199d7d464758"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c13fc957264b85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0720da9cb64040d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c87cbf8b834e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3189199d7d464758" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementia - Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,806</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>