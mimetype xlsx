--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc62c4cd23348415f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd8bf724ee04919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3189199d7d464758"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39ddc1dba3d4010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4c87cbf8b834e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3189199d7d464758" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23fb487159784374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39ddc1dba3d4010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementia - Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>133,377</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,302</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>31.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,148</x:t>
-[...414 lines deleted...]
-          <x:t>137,806</x:t>
+          <x:t>139,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>