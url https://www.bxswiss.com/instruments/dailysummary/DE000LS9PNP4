--- v12 (2026-09-13)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd8bf724ee04919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7429c22f1d940c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb39ddc1dba3d4010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7724b2887d904980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23fb487159784374" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb39ddc1dba3d4010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17b3d750d65a4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7724b2887d904980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementia - Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>