--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7429c22f1d940c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra76b9d61a8684622" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7724b2887d904980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb1b5e18fd644d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17b3d750d65a4a23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7724b2887d904980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4467098af0764903" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb1b5e18fd644d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Incrementia - Wachstumsaktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNP4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,713</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>