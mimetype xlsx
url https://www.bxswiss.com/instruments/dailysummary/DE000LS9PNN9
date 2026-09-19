--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bdd759f69aa498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91af0da4b88149c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f4ad3f313b949e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R511d334992e44546"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc13797bbd6294851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f4ad3f313b949e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cfeaf75f3804c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R511d334992e44546" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuesseldorfKoeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,209</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>