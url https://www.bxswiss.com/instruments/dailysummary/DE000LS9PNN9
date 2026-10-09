--- v13 (2026-09-19)
+++ v14 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91af0da4b88149c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6cac5d53274089" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R511d334992e44546"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f52d317a7c49f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cfeaf75f3804c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R511d334992e44546" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396d5de92480419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f52d317a7c49f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuesseldorfKoeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>