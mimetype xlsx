--- v14 (2026-10-09)
+++ v15 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac6cac5d53274089" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd73f5b366854bc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf9f52d317a7c49f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7730d408e945ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396d5de92480419c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf9f52d317a7c49f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78f83d27c13848d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7730d408e945ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuesseldorfKoeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>123,867</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,550</x:t>
-[...43 lines deleted...]
-          <x:t>124,861</x:t>
+          <x:t>119,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,386</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>118,276</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>