--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf043b698d5423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf69996ea734cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R987ca5caabf146d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ff8bd7109e4515"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64479830f32047bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R987ca5caabf146d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b3119c9a31490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ff8bd7109e4515" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuesseldorfKoeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>