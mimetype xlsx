--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf69996ea734cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ba9ea5642c4a05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14ff8bd7109e4515"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15caf3a6a4cb4cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b3119c9a31490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14ff8bd7109e4515" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f87dd1a3304ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15caf3a6a4cb4cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuesseldorfKoeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>