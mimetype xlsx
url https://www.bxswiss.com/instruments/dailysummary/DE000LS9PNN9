--- v7 (2026-04-24)
+++ v8 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6ba9ea5642c4a05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1169d6f7cf419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15caf3a6a4cb4cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee4647dbf914d94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00f87dd1a3304ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15caf3a6a4cb4cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ee621685dc443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee4647dbf914d94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuesseldorfKoeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>120,374</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,063</x:t>
-[...431 lines deleted...]
-          <x:t>126,291</x:t>
+          <x:t>117,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>