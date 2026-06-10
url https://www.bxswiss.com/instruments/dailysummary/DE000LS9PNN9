--- v8 (2026-05-20)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e1169d6f7cf419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8493f4314c2a44ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ee4647dbf914d94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec7a4756f134f67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40ee621685dc443b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ee4647dbf914d94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab366e83699d4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec7a4756f134f67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuesseldorfKoeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>