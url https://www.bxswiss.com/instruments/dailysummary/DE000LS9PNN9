--- v9 (2026-06-10)
+++ v10 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8493f4314c2a44ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767cb30003484fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec7a4756f134f67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7ca85bf7694045"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab366e83699d4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec7a4756f134f67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b3a3eee7dc449b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7ca85bf7694045" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuesseldorfKoeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>121,893</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,336</x:t>
-[...323 lines deleted...]
-          <x:t>117,092</x:t>
+          <x:t>120,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>