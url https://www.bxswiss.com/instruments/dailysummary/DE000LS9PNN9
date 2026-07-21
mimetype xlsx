--- v10 (2026-07-01)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R767cb30003484fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1cbf95590e745f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a7ca85bf7694045"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4408caea4ea0489f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b3a3eee7dc449b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a7ca85bf7694045" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8eb04bc0e134b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4408caea4ea0489f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuesseldorfKoeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,165</x:t>
-[...360 lines deleted...]
-          <x:t>115,734</x:t>
+          <x:t>117,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,607</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>