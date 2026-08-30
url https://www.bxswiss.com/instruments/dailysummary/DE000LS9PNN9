--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1cbf95590e745f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bdd759f69aa498f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4408caea4ea0489f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f4ad3f313b949e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8eb04bc0e134b88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4408caea4ea0489f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc13797bbd6294851" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f4ad3f313b949e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DuesseldorfKoeln</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNN9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>116,607</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>