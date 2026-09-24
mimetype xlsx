--- v12 (2026-09-03)
+++ v13 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ec8dd3f10e046da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd6f95d61f34be8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fdd1eee7ecb4082"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119dad93690b4777"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441e3bcb978f49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fdd1eee7ecb4082" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71794cb0e1f4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119dad93690b4777" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,770</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>