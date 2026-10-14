--- v13 (2026-09-24)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dd6f95d61f34be8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8024d18266a24d7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R119dad93690b4777"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5291bc0302ce4429"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71794cb0e1f4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R119dad93690b4777" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2279e5d7cc484009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5291bc0302ce4429" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,040</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>