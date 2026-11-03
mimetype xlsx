--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8024d18266a24d7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac0611348ed04119" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5291bc0302ce4429"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafc9af24854a47a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2279e5d7cc484009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5291bc0302ce4429" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d50535ecc5d4602" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafc9af24854a47a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>