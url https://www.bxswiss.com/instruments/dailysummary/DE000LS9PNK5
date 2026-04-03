--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3990fff4334341" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7feedc1c30784f64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33820aff167748f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5612407019074d16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9c4ee1385564dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33820aff167748f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d56211eee14895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5612407019074d16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>