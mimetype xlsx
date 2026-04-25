--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7feedc1c30784f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fecef15995a41f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5612407019074d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04b2cd5859534ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d56211eee14895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5612407019074d16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97341716061d4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04b2cd5859534ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,864</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>