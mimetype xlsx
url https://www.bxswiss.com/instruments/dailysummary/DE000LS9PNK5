--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fecef15995a41f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3271ef89d72c4009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04b2cd5859534ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e6a16429cc9466e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97341716061d4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04b2cd5859534ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5824f03123847ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e6a16429cc9466e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,203</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>