--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3271ef89d72c4009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b6b40640c24df4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e6a16429cc9466e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R696a6eb1afac4a82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5824f03123847ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e6a16429cc9466e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df1e28a23c24d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R696a6eb1afac4a82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>