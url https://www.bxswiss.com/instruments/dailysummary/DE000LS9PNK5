--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b6b40640c24df4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f13d849f0cd4ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R696a6eb1afac4a82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0ea82913ed42e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4df1e28a23c24d8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R696a6eb1afac4a82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf58cb2b8e35f4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0ea82913ed42e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>