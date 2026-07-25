--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f13d849f0cd4ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce24f7ea68f841a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc0ea82913ed42e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0db2744ec44c8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf58cb2b8e35f4cd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc0ea82913ed42e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07272c0362d48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0db2744ec44c8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,829</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>