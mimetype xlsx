--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce24f7ea68f841a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9b407552074323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca0db2744ec44c8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6008a3eb6c9f4cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra07272c0362d48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca0db2744ec44c8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52031c3239c34e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6008a3eb6c9f4cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...220 lines deleted...]
-          <x:t>186,393</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,085</x:t>
-[...409 lines deleted...]
-          <x:t>184,084</x:t>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>