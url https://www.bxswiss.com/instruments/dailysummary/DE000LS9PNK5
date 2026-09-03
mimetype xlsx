--- v11 (2026-08-14)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf9b407552074323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ec8dd3f10e046da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6008a3eb6c9f4cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fdd1eee7ecb4082"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52031c3239c34e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6008a3eb6c9f4cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441e3bcb978f49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fdd1eee7ecb4082" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Frankfurt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNK5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>