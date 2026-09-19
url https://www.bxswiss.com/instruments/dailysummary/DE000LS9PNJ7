--- v11 (2026-08-30)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf50870e489ff4759" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e68488c91974726" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f6422f95ed24ea4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98129e4afea24d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa36689e21d341e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f6422f95ed24ea4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d4c843ea064545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98129e4afea24d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>