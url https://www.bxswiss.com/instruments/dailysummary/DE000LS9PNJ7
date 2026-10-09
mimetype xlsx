--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e68488c91974726" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322ed491725949bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98129e4afea24d51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ea773c28bb4b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70d4c843ea064545" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98129e4afea24d51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf602d8e3c044a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ea773c28bb4b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,913</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,464</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>