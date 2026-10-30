--- v13 (2026-10-09)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322ed491725949bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb181eacce4574b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5ea773c28bb4b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc77c72007943f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf602d8e3c044a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5ea773c28bb4b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81ff61a8fa104ce5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc77c72007943f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,219</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>