--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc306c0f4231b4c60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87d94b42b5647b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea2b7179c5ce4d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dcbcff0e7104a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b67495c1e54499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea2b7179c5ce4d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbedc9d569403448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dcbcff0e7104a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>