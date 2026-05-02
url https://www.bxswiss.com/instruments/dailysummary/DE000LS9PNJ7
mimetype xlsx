--- v6 (2026-04-05)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc87d94b42b5647b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ee359bf2c449cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dcbcff0e7104a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b815a9679d44030"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbedc9d569403448f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dcbcff0e7104a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2396541d4d2f4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b815a9679d44030" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,563 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>