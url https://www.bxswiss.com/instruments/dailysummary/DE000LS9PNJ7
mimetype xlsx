--- v7 (2026-05-02)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ee359bf2c449cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6cc56d785ae46b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b815a9679d44030"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03af2823dac34132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2396541d4d2f4ab3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b815a9679d44030" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9be6d5b1c824bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03af2823dac34132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>190,178</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>