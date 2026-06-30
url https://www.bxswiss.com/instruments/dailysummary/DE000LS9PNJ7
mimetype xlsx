--- v8 (2026-06-05)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6cc56d785ae46b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3142badbb7a4eaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03af2823dac34132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4425a05081dd4976"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9be6d5b1c824bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03af2823dac34132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8adc1a5b7f1445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4425a05081dd4976" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>206,839</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>206,451</x:t>
-[...377 lines deleted...]
-          <x:t>209,055</x:t>
+          <x:t>206,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>