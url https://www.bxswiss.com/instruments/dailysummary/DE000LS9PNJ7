--- v9 (2026-06-30)
+++ v10 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3142badbb7a4eaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2ce2a867e64690" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4425a05081dd4976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb218e1c43b4cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8adc1a5b7f1445c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4425a05081dd4976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e35ccec5424aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb218e1c43b4cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>206,324</x:t>
-[...576 lines deleted...]
-          <x:t>206,167</x:t>
+          <x:t>206,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>