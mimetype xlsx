--- v10 (2026-07-22)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a2ce2a867e64690" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf50870e489ff4759" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabb218e1c43b4cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f6422f95ed24ea4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52e35ccec5424aa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabb218e1c43b4cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa36689e21d341e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f6422f95ed24ea4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfolge501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNJ7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>211,890</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>