--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8149e9b233d34908" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c923edc6c74d80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee79bc0d1474c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35bd77fdce2a447e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c9ea041aca481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee79bc0d1474c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25656349cacf4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35bd77fdce2a447e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hamburg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>