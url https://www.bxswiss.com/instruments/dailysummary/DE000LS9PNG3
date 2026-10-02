--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4c923edc6c74d80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3c922171de4b2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35bd77fdce2a447e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01826622e83541f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25656349cacf4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35bd77fdce2a447e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e6ab5fd74647cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01826622e83541f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hamburg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>