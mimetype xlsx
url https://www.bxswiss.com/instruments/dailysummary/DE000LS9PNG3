--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b3c922171de4b2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5d2f633fbd444a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01826622e83541f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d7d235415f64f43"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e6ab5fd74647cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01826622e83541f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccb38b8746904b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d7d235415f64f43" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hamburg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>