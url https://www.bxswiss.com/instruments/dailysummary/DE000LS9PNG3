--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R775a95f7f91c4a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a22a69f5f9b4edc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R457410ccfc414dd5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6802bdc308ce497c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb5c94036a824cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R457410ccfc414dd5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b7290f93ac4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6802bdc308ce497c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hamburg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>127,558</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,576</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>126,654</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>