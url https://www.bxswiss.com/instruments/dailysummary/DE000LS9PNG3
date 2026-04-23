--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a22a69f5f9b4edc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R330d5b2424754355" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6802bdc308ce497c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9789a08a5b984abd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5b7290f93ac4519" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6802bdc308ce497c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2a1fdcbc944ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9789a08a5b984abd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hamburg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>