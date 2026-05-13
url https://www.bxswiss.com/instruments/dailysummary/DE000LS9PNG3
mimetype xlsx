--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R330d5b2424754355" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd951cf8733ce4860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9789a08a5b984abd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f11e9cf23bc47a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf2a1fdcbc944ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9789a08a5b984abd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8474e9bead184d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f11e9cf23bc47a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hamburg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,001</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>