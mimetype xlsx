--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd951cf8733ce4860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R111ed1323ad04fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f11e9cf23bc47a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re415e6cf3e04459e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8474e9bead184d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f11e9cf23bc47a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9d2426130b4221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re415e6cf3e04459e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hamburg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>137,293</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>136,772</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>133,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,655</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>