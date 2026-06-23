--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R111ed1323ad04fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9adef4504ace49cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re415e6cf3e04459e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7539e7b86c4daf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b9d2426130b4221" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re415e6cf3e04459e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea8656b3e4640d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7539e7b86c4daf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hamburg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,021</x:t>
-[...279 lines deleted...]
-          <x:t>131,673</x:t>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>