--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9adef4504ace49cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17171f4290f947a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc7539e7b86c4daf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc924a9710635457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raea8656b3e4640d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc7539e7b86c4daf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19896d40b404c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc924a9710635457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hamburg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>131,350</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,624</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>134,488</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>