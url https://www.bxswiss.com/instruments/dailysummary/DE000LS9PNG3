--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17171f4290f947a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884f631b312c4fa7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc924a9710635457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a22061c29041ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19896d40b404c78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc924a9710635457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fe21f23ab04854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a22061c29041ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hamburg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,624</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,551</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>