--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R884f631b312c4fa7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8149e9b233d34908" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70a22061c29041ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reee79bc0d1474c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fe21f23ab04854" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70a22061c29041ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81c9ea041aca481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reee79bc0d1474c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hamburg</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNG3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,95 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>126,281</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,751</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>