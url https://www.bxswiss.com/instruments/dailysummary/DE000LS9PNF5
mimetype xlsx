--- v12 (2026-09-12)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10e71b41f2c41fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3d695169f64b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730b4bb0a7a445c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20a958c4fae342e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b85228a683442b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730b4bb0a7a445c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0700b96d7e5e49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20a958c4fae342e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Muenchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,572</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,858</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>