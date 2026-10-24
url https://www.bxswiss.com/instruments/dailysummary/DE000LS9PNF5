--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc3d695169f64b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reef39fb7fdcf48af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20a958c4fae342e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4213580888934b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0700b96d7e5e49d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20a958c4fae342e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9794593ce7d44b10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4213580888934b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Muenchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...176 lines deleted...]
-          <x:t>217,395</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,579</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>213,858</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>