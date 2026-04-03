--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9886c81138884fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70b2206b346491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb90ef3d3d2854285"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b39d955fdb34a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe818970f13f422b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb90ef3d3d2854285" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b47960c64384c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b39d955fdb34a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Muenchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>