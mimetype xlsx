--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd70b2206b346491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a5ba464c83418c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b39d955fdb34a1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6d298df0fc4fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b47960c64384c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b39d955fdb34a1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d82f2d61294ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6d298df0fc4fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Muenchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>