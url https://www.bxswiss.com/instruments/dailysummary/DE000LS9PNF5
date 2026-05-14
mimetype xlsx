--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a5ba464c83418c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34045e608824b97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f6d298df0fc4fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22414a2c1b3f4ba7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40d82f2d61294ce8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f6d298df0fc4fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1377ec067314031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22414a2c1b3f4ba7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Muenchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>