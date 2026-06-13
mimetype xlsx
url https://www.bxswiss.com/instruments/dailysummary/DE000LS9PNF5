--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re34045e608824b97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a744925fa64193" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22414a2c1b3f4ba7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c45b87351294963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1377ec067314031" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22414a2c1b3f4ba7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0046ca8e3df94360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c45b87351294963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Muenchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>