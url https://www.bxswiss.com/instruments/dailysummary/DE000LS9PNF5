--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4a744925fa64193" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3199ecc035c34e00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c45b87351294963"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca1fd73f1024789"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0046ca8e3df94360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c45b87351294963" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ddd0d8d1c94821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca1fd73f1024789" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Muenchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>