--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3199ecc035c34e00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83cd84939d934619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ca1fd73f1024789"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dcea887ac594847"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ddd0d8d1c94821" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ca1fd73f1024789" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e1d89729e24932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dcea887ac594847" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Muenchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>223,793</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,166</x:t>
-[...512 lines deleted...]
-          <x:t>223,572</x:t>
+          <x:t>220,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>