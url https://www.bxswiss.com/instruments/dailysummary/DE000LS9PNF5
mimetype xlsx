--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83cd84939d934619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra10e71b41f2c41fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dcea887ac594847"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R730b4bb0a7a445c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31e1d89729e24932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dcea887ac594847" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b85228a683442b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R730b4bb0a7a445c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Muenchen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PNF5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...436 lines deleted...]
-          <x:t>222,729</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>222,607</x:t>
-[...139 lines deleted...]
-          <x:t>224,066</x:t>
+          <x:t>228,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>