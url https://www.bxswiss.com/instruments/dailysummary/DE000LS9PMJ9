--- v14 (2026-09-04)
+++ v15 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2cf5c9ee654110" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re174616f92454cac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7cd1058e3d4193"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a280f4f521746b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4ba6b3576444f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7cd1058e3d4193" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d4a5291130e401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a280f4f521746b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climatefuture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,998</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,896</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>