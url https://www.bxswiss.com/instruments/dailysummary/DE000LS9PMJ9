--- v15 (2026-09-25)
+++ v16 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re174616f92454cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216a0b72b22b48c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a280f4f521746b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a98c289c63e4dcd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d4a5291130e401e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a280f4f521746b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4578ab0cebe44c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a98c289c63e4dcd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climatefuture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>