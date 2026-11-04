--- v16 (2026-10-15)
+++ v17 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R216a0b72b22b48c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R123f9f1bb02347c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a98c289c63e4dcd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52c1c7c8e7eb464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4578ab0cebe44c2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a98c289c63e4dcd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8740a1e14dec41b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52c1c7c8e7eb464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climatefuture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,970</x:t>
@@ -764,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>