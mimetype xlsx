--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a05e90af82f4886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5724855b69404625" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bc3f9e1f6fa4dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf690968b9f4f1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645a8247baba4797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bc3f9e1f6fa4dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7d24c6177443b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf690968b9f4f1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climatefuture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>