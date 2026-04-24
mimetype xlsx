--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5724855b69404625" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc792c35356d4d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf690968b9f4f1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R278be65008c84110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c7d24c6177443b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf690968b9f4f1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd5096be99df4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R278be65008c84110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climatefuture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,318</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>