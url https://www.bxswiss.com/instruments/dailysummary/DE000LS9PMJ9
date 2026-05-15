--- v8 (2026-04-24)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc792c35356d4d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628fe0d05ead4068" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R278be65008c84110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c8872cd154a4d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd5096be99df4cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R278be65008c84110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c7615472f14cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c8872cd154a4d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climatefuture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,884</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>