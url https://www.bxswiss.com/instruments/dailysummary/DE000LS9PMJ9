--- v9 (2026-05-15)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R628fe0d05ead4068" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0c3d86be0a4573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c8872cd154a4d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aec1303d3f84b85"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13c7615472f14cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c8872cd154a4d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c4ac324f68b4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aec1303d3f84b85" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climatefuture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,449</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>