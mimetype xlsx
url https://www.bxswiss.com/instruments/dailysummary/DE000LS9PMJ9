--- v10 (2026-06-13)
+++ v11 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc0c3d86be0a4573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R807e488531fd4d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aec1303d3f84b85"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047a067cba6f4f03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c4ac324f68b4d83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aec1303d3f84b85" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24927f60e93d4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047a067cba6f4f03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climatefuture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>86,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>