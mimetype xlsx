--- v11 (2026-07-05)
+++ v12 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R807e488531fd4d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc686d605eca146e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R047a067cba6f4f03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbe9bacdb2204b7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24927f60e93d4b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R047a067cba6f4f03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ec9426041d4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbe9bacdb2204b7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climatefuture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>