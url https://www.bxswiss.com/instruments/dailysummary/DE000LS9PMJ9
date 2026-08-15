--- v12 (2026-07-26)
+++ v13 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc686d605eca146e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5763027b725485d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbe9bacdb2204b7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fca135cc13a43ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60ec9426041d4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbe9bacdb2204b7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d421605d334153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fca135cc13a43ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climatefuture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>