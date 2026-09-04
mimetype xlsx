--- v13 (2026-08-15)
+++ v14 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5763027b725485d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e2cf5c9ee654110" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fca135cc13a43ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7cd1058e3d4193"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11d421605d334153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fca135cc13a43ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e4ba6b3576444f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7cd1058e3d4193" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Climatefuture</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>82,565</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,195</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...391 lines deleted...]
-          <x:t>11.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,998</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>83,952</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>