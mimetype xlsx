--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R196de51703964e0d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e4bb93b66d411d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f2c711f76f44a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3396338c5147464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9e0b690e774c12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f2c711f76f44a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00f6d695dd049db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3396338c5147464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Admired</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,434</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>