--- v3 (2026-04-04)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24e4bb93b66d411d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eec15d4f9824b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3396338c5147464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a083d16c5847fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc00f6d695dd049db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3396338c5147464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536c6ef9f88d4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a083d16c5847fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Admired</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>163,989</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,807</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,866</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>164,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,236</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>