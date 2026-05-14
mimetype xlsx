--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5eec15d4f9824b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d78095d4eee4532" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a083d16c5847fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6a1576076441ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536c6ef9f88d4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a083d16c5847fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f3f6cbf225423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6a1576076441ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Admired</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>