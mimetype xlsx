--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d78095d4eee4532" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f9f0cae8dd4b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c6a1576076441ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b76b6e7b65f4d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97f3f6cbf225423f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c6a1576076441ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd32f0c780e544b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b76b6e7b65f4d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Admired</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,088</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>