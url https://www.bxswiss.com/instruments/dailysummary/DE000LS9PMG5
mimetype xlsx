--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f9f0cae8dd4b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90fdb696b4f04141" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b76b6e7b65f4d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62f2a8faffff442f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd32f0c780e544b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b76b6e7b65f4d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94c969f612e47a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62f2a8faffff442f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Admired</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,089</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>178,244</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,974</x:t>
-[...112 lines deleted...]
-          <x:t>179,088</x:t>
+          <x:t>180,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>