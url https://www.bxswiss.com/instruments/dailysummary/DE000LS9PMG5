--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90fdb696b4f04141" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd4eed07b294cdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62f2a8faffff442f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad2907399b34367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf94c969f612e47a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62f2a8faffff442f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68b95831ff454fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad2907399b34367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Admired</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>178,244</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,974</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>180,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,260</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>