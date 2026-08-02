--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfd4eed07b294cdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda6e56908524c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ad2907399b34367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a68a0b3a6f847f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68b95831ff454fb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ad2907399b34367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e69b07fac614086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a68a0b3a6f847f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Admired</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>180,894</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,521</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>181,471</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>