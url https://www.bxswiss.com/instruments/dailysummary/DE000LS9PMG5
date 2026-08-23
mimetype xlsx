--- v9 (2026-08-02)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda6e56908524c7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b3734e1dc18424d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a68a0b3a6f847f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717b69e4c69f4341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e69b07fac614086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a68a0b3a6f847f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc3d948b48564910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717b69e4c69f4341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Admired</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>