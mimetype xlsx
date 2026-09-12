--- v10 (2026-08-23)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b3734e1dc18424d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd5933cf271491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717b69e4c69f4341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454556b4ed134adf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc3d948b48564910" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717b69e4c69f4341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc28fa83a244b46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454556b4ed134adf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Admired</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,414</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>