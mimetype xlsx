--- v11 (2026-09-12)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bd5933cf271491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b88351f00e4943" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R454556b4ed134adf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05e556448e344cbd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc28fa83a244b46fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R454556b4ed134adf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce4e31f19c7b4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05e556448e344cbd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Admired</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>