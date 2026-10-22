--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8b88351f00e4943" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2456aaef7e9d4084" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05e556448e344cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4caf030fb0d34bb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce4e31f19c7b4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05e556448e344cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb445c0e8e86d456d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4caf030fb0d34bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Most Admired</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMG5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>190,131</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,722</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>189,800</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>