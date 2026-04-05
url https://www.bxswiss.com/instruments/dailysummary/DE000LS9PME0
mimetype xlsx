--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R256ddef78c714c2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab3991dffbd4f32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30ba9f248a924e54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra19af413727b4d08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb17714ccbc44e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30ba9f248a924e54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6035a9436d924b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra19af413727b4d08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mean Reversion Value Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PME0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,446</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,544</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>