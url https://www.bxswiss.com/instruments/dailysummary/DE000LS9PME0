--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reab3991dffbd4f32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d9ceb1238c4087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra19af413727b4d08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc154ee5b104a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6035a9436d924b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra19af413727b4d08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fabbbd9864a4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc154ee5b104a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mean Reversion Value Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PME0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>