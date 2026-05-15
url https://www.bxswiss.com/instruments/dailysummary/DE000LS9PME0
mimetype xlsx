--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d9ceb1238c4087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d66ca6642b54261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bc154ee5b104a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R852c5769364046fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fabbbd9864a4d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bc154ee5b104a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c043b646e44c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R852c5769364046fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mean Reversion Value Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PME0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>