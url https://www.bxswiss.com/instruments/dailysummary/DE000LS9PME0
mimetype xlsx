--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d66ca6642b54261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e56d2d823dd4df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R852c5769364046fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e5ddb6552347ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4c043b646e44c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R852c5769364046fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8f2c3ebb4a4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e5ddb6552347ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mean Reversion Value Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PME0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>