--- v10 (2026-06-05)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e56d2d823dd4df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb508e0f4d1fa463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99e5ddb6552347ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f0a979987a441ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f8f2c3ebb4a4100" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99e5ddb6552347ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc256a68514264404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f0a979987a441ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mean Reversion Value Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PME0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>169,540</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,843</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,807</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>