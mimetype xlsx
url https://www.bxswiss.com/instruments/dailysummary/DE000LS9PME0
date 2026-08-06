--- v11 (2026-06-27)
+++ v12 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb508e0f4d1fa463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda502eb0be94055" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f0a979987a441ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recb3fdd27dc8439e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc256a68514264404" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f0a979987a441ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b1779b22d24027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recb3fdd27dc8439e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mean Reversion Value Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PME0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>157,410</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>