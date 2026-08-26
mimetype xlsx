--- v12 (2026-08-06)
+++ v13 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfda502eb0be94055" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08972bb00686407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recb3fdd27dc8439e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c817f8f05e4d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra2b1779b22d24027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recb3fdd27dc8439e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb175fbbef5b340b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c817f8f05e4d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mean Reversion Value Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PME0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>152,854</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,612</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>152,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,057</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>