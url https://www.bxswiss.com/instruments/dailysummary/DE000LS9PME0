--- v13 (2026-08-26)
+++ v14 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08972bb00686407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3232d6bda764779" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09c817f8f05e4d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R334c602e361c4a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb175fbbef5b340b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09c817f8f05e4d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf16523bdce8469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R334c602e361c4a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mean Reversion Value Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PME0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>