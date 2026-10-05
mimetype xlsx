--- v14 (2026-09-15)
+++ v15 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3232d6bda764779" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf8fbfaf2f24760" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R334c602e361c4a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R264d332a43e64dcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf16523bdce8469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R334c602e361c4a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5abac7750ca941eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R264d332a43e64dcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mean Reversion Value Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PME0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>