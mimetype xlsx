--- v15 (2026-10-05)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbf8fbfaf2f24760" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2588b27397564f84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R264d332a43e64dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa5f01adc3744c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5abac7750ca941eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R264d332a43e64dcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3ba241fc4d346cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa5f01adc3744c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mean Reversion Value Opportunity</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PME0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,003</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>