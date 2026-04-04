--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33a3276abab64ab8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba7f3c2df044f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45ef605a830d474e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed16d09575048b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ca2cfec727f486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45ef605a830d474e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b060c938154e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed16d09575048b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...269 lines deleted...]
-          <x:t>24.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,019</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,024</x:t>
-[...11 lines deleted...]
-          <x:t>1,008</x:t>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,997</x:t>
-[...21 lines deleted...]
-          <x:t>1,010</x:t>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,003</x:t>
-[...205 lines deleted...]
-          <x:t>1,054</x:t>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,021</x:t>
-[...75 lines deleted...]
-          <x:t>1,021</x:t>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>