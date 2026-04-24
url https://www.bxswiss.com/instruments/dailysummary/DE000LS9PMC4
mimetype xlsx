--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ba7f3c2df044f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53e77d248054161" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfed16d09575048b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5ce29ab12b34daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92b060c938154e63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfed16d09575048b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c2c0b9c5854e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5ce29ab12b34daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,997</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,972</x:t>
-[...11 lines deleted...]
-          <x:t>0,991</x:t>
+          <x:t>0,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,987</x:t>
+          <x:t>1,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,019</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>1,021</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,020</x:t>
-[...11 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>1,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,019</x:t>
-[...517 lines deleted...]
-          <x:t>1,023</x:t>
+          <x:t>1,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>