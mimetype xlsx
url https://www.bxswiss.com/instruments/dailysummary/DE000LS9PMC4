--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re53e77d248054161" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7b2e9888a3e4521" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5ce29ab12b34daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b64be7da2d54ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c2c0b9c5854e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5ce29ab12b34daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35a93fb1259a4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b64be7da2d54ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,981</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>1,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,044</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>1,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,038</x:t>
-[...21 lines deleted...]
-          <x:t>1,042</x:t>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,042</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>1,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>