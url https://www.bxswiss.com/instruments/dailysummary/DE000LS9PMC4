--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7b2e9888a3e4521" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd386c499bd6241f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b64be7da2d54ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f3b69c9ded43cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35a93fb1259a4e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b64be7da2d54ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65bc488257e64e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f3b69c9ded43cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,137</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,105</x:t>
-[...308 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>1,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,227</x:t>
-[...171 lines deleted...]
-          <x:t>1,276</x:t>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>