--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd386c499bd6241f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2150254544ac4727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46f3b69c9ded43cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8b6b67a1e642e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65bc488257e64e88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46f3b69c9ded43cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe52792e56244337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8b6b67a1e642e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,272</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,276</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...333 lines deleted...]
-          <x:t>1,209</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,180</x:t>
-[...6 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,199</x:t>
-[...4 lines deleted...]
-          <x:t>1,162</x:t>
+          <x:t>1,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,163</x:t>
-        </x:is>
-[...187 lines deleted...]
-          <x:t>1,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>