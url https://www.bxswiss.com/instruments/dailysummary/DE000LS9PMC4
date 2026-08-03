--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2150254544ac4727" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bfc4348105e4a6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f8b6b67a1e642e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66e882773bf4b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe52792e56244337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f8b6b67a1e642e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757051854d224764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66e882773bf4b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>1,226</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,201</x:t>
-[...87 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>1,055</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,061</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,059</x:t>
-[...296 lines deleted...]
-          <x:t>1,163</x:t>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>