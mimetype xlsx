--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bfc4348105e4a6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d9d37d73ce44f83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66e882773bf4b20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9907d427eb6a42eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R757051854d224764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66e882773bf4b20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3bd221b4eba42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9907d427eb6a42eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>1,185</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,163</x:t>
-[...21 lines deleted...]
-          <x:t>1,119</x:t>
+          <x:t>1,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,122</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>20.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...234 lines deleted...]
-          <x:t>31.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,047</x:t>
-[...9 lines deleted...]
-          <x:t>1,040</x:t>
+          <x:t>1,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>