--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d9d37d73ce44f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674a1af052b94122" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9907d427eb6a42eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61cafef5f0ef4466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3bd221b4eba42cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9907d427eb6a42eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c1a7d7a77243f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61cafef5f0ef4466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,063</x:t>
-[...4 lines deleted...]
-          <x:t>1,061</x:t>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,062</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,952</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,956</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,902</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>