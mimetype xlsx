--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R674a1af052b94122" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3974ce5e8784421d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61cafef5f0ef4466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb60665cfebe849da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c1a7d7a77243f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61cafef5f0ef4466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ec739ecd8c413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb60665cfebe849da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,986</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>1,062</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,956</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,956</x:t>
-[...442 lines deleted...]
-        <x:is>
           <x:t>0,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,932</x:t>
-[...63 lines deleted...]
-          <x:t>0,901</x:t>
+          <x:t>0,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>