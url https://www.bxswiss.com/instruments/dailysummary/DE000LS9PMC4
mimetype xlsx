--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3974ce5e8784421d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45e55ee258d943e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb60665cfebe849da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6afe653f88eb4d3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47ec739ecd8c413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb60665cfebe849da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d22c13635534901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6afe653f88eb4d3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest Picking</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMC4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,915</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,876</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>0,903</x:t>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,854</x:t>
-[...43 lines deleted...]
-          <x:t>0,890</x:t>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,944</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>0,896</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>