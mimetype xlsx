--- v10 (2026-09-13)
+++ v11 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b80c622a556488c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b7aa3dc3834b08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d6e27401484b88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e7d300b9f647a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec5f1db6b354df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d6e27401484b88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12cb36f72332478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e7d300b9f647a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heldenrat-Volatility-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>19,057</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,049</x:t>
-[...539 lines deleted...]
-          <x:t>17,076</x:t>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>