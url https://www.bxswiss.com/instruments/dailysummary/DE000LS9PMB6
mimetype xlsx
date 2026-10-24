--- v11 (2026-10-03)
+++ v12 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6b7aa3dc3834b08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9f7322c3a94fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58e7d300b9f647a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d1374397e1d486a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12cb36f72332478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58e7d300b9f647a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ade9c4f9c88494a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d1374397e1d486a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heldenrat-Volatility-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>17,152</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,907</x:t>
-[...436 lines deleted...]
-          <x:t>18,910</x:t>
+          <x:t>17,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>