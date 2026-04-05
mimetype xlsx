--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re484264f1ed04a03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R358592c60a6b4808" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e75543bbe84cfa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf92ae2148a9e4e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c2c8ee824f4d55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e75543bbe84cfa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a72b8695a2d4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf92ae2148a9e4e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heldenrat-Volatility-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,768</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>14,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,816</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,200</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>