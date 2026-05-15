--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R358592c60a6b4808" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39027c51a294460b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf92ae2148a9e4e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8c14f3835ac4f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a72b8695a2d4ee5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf92ae2148a9e4e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17b83539ee334a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8c14f3835ac4f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heldenrat-Volatility-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>16,137</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>