--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39027c51a294460b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3931510413104eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8c14f3835ac4f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf327b127cb724dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17b83539ee334a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8c14f3835ac4f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013d4adbf86644c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf327b127cb724dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heldenrat-Volatility-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...490 lines deleted...]
-          <x:t>20,362</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,749</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>21,015</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>