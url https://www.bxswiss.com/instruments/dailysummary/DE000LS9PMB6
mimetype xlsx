--- v6 (2026-06-13)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3931510413104eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa59c3b51f454865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf327b127cb724dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2015896be74e4c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R013d4adbf86644c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf327b127cb724dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb88b23628b4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2015896be74e4c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heldenrat-Volatility-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,825</x:t>
-[...252 lines deleted...]
-          <x:t>20,050</x:t>
+          <x:t>20,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>