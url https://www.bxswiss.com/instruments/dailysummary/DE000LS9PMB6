--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa59c3b51f454865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d411af9b8e49ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2015896be74e4c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca62c90b4c54d45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb88b23628b4d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2015896be74e4c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeab4c768a7243a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca62c90b4c54d45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heldenrat-Volatility-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>20,301</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,216</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>19,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,463</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>