--- v8 (2026-08-04)
+++ v9 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6d411af9b8e49ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a0b7faf21848e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ca62c90b4c54d45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R901065db3b094a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeab4c768a7243a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ca62c90b4c54d45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6601059325468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R901065db3b094a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heldenrat-Volatility-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>18,844</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>18,644</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,602</x:t>
-[...286 lines deleted...]
-          <x:t>18,043</x:t>
+          <x:t>18,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,589</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>17,994</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>