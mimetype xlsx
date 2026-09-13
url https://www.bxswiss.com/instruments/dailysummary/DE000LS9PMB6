--- v9 (2026-08-24)
+++ v10 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73a0b7faf21848e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b80c622a556488c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R901065db3b094a78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08d6e27401484b88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6601059325468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R901065db3b094a78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ec5f1db6b354df8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08d6e27401484b88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Heldenrat-Volatility-Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PMB6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,389</x:t>
-[...522 lines deleted...]
-          <x:t>17,468</x:t>
+          <x:t>17,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>