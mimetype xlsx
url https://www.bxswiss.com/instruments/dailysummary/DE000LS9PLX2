--- v1 (2026-03-14)
+++ v2 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77616b5cea504ae5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf848c6042ec3415e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6364e02cfb7f4a0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4908ef5d8b6943bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R568b42fd1a3445aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6364e02cfb7f4a0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78026e908e6a4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4908ef5d8b6943bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>