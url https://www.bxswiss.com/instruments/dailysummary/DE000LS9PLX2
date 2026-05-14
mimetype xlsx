--- v2 (2026-04-05)
+++ v3 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf848c6042ec3415e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9620646510ab424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4908ef5d8b6943bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra94e1a42398048b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78026e908e6a4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4908ef5d8b6943bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a3112cfab44f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra94e1a42398048b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>205,875</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>