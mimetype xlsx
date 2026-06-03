--- v3 (2026-05-14)
+++ v4 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9620646510ab424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9938613bd19b4f70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra94e1a42398048b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb59979b91e334eef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a3112cfab44f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra94e1a42398048b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd112422e3ec24237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb59979b91e334eef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,992</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,734</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>