--- v4 (2026-06-03)
+++ v5 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9938613bd19b4f70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c7eb6268d547e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb59979b91e334eef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164b748a11404ec9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd112422e3ec24237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb59979b91e334eef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf074dbb36c5041c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164b748a11404ec9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,382</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>