--- v5 (2026-06-23)
+++ v6 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c7eb6268d547e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252ffab985a14776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R164b748a11404ec9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d7d286366bc4f50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf074dbb36c5041c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R164b748a11404ec9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb5ce49575d941bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d7d286366bc4f50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,366</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>