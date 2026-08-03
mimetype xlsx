--- v6 (2026-07-14)
+++ v7 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252ffab985a14776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5648111f262b446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d7d286366bc4f50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1cc9b0d55c74c36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb5ce49575d941bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d7d286366bc4f50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b08bd9c84244e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1cc9b0d55c74c36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>