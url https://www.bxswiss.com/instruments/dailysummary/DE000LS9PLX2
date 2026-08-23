--- v7 (2026-08-03)
+++ v8 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5648111f262b446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095b5b2835fe491e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1cc9b0d55c74c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c335b02f8d470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b08bd9c84244e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1cc9b0d55c74c36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07244ee948f0460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c335b02f8d470b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>