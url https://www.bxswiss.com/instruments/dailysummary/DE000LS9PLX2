--- v8 (2026-08-23)
+++ v9 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095b5b2835fe491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1598f73ffb9c48b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c335b02f8d470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e14cdc84c364444"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07244ee948f0460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c335b02f8d470b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re853c16e16e24e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e14cdc84c364444" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>285,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>