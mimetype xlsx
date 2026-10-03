--- v9 (2026-09-13)
+++ v10 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1598f73ffb9c48b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb703066a9bd74327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e14cdc84c364444"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06008dda2da4fce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re853c16e16e24e3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e14cdc84c364444" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R315152453962451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06008dda2da4fce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,850</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,542</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>