--- v10 (2026-10-03)
+++ v11 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb703066a9bd74327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e8fa17fa0ca4822" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb06008dda2da4fce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b45db6e79664ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R315152453962451e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb06008dda2da4fce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac510e15b51a4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b45db6e79664ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Real Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>299,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>