--- v11 (2026-09-15)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba97571d506c4314" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf799dbe09d14545" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccc366419d9548c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc03bcaf2c3ab4cb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5025775a0c8745c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccc366419d9548c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bbfc19654bf4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc03bcaf2c3ab4cb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TE ValueInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>