--- v12 (2026-10-05)
+++ v13 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf799dbe09d14545" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceddd17fbd7e4493" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc03bcaf2c3ab4cb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f9ee94302074bb6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bbfc19654bf4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc03bcaf2c3ab4cb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb4552fa021d42d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f9ee94302074bb6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TE ValueInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,221</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,656</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>