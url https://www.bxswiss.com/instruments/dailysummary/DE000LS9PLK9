--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbece2730d9a84353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c53f24b998c434d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce53f13c4dd948c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra17cc9f64c8049d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832a162f1ea54f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce53f13c4dd948c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90aa4c4999ab4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra17cc9f64c8049d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TE ValueInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>