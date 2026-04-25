--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c53f24b998c434d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf137d1cd87ce4d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra17cc9f64c8049d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a8514ba0c04d7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90aa4c4999ab4eeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra17cc9f64c8049d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c1abce4e120471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a8514ba0c04d7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TE ValueInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>20,549</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,432</x:t>
-[...598 lines deleted...]
-          <x:t>20,295</x:t>
+          <x:t>20,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>