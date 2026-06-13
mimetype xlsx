--- v6 (2026-04-25)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf137d1cd87ce4d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e9540bf5c54c42" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1a8514ba0c04d7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf035158bfa64936"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c1abce4e120471a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1a8514ba0c04d7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebb1b722dcd74feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf035158bfa64936" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TE ValueInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>20,105</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,816</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>