--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12e9540bf5c54c42" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8840074fb05e4e34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf035158bfa64936"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R124a36f0422347ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebb1b722dcd74feb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf035158bfa64936" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e500c35a0642f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R124a36f0422347ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TE ValueInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>23,530</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,219</x:t>
-[...301 lines deleted...]
-          <x:t>23,816</x:t>
+          <x:t>24,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>