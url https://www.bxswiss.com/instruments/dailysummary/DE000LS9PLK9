--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8840074fb05e4e34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re06f1fd675874662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R124a36f0422347ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b88b21b8b0a4e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17e500c35a0642f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R124a36f0422347ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26ddedfedb4649cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b88b21b8b0a4e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TE ValueInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>23,576</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,552</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>24,078</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,121</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...370 lines deleted...]
-          <x:t>25,100</x:t>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>