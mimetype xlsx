--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re06f1fd675874662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756a5b4289184aca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b88b21b8b0a4e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf57c2633c7049c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26ddedfedb4649cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b88b21b8b0a4e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aec862bdee94550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf57c2633c7049c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TE ValueInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,448</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>15.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,134</x:t>
-[...360 lines deleted...]
-          <x:t>25,226</x:t>
+          <x:t>25,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>