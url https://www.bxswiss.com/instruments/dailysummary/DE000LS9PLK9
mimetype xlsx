--- v10 (2026-08-24)
+++ v11 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R756a5b4289184aca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba97571d506c4314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf57c2633c7049c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccc366419d9548c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2aec862bdee94550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf57c2633c7049c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5025775a0c8745c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccc366419d9548c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global TE ValueInvest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLK9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,638</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>