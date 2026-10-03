--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759007c8f9d94827" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53878b20050d4bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83cbdea48b4644bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ca934cdd464a18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R607c59e47c5042ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83cbdea48b4644bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6595b249ef4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ca934cdd464a18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...377 lines deleted...]
-          <x:t>31.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,192</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,957</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>