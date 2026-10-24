--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53878b20050d4bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc09aea318e234374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68ca934cdd464a18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60637021501a4e8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c6595b249ef4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68ca934cdd464a18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2b825dff64a43e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60637021501a4e8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,669</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>