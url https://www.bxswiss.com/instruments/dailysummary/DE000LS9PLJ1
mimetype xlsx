--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb62114c9b956474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1bc6344fc0b4afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdbbcada750f4334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R942d5a98032f4ccf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d762184654e4088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdbbcada750f4334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6420ca9a220a4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R942d5a98032f4ccf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>