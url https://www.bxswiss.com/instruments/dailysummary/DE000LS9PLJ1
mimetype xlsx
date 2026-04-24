--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1bc6344fc0b4afc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407e362a25cc4b7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R942d5a98032f4ccf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb39314d3224d63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6420ca9a220a4334" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R942d5a98032f4ccf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d582c6622cd430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb39314d3224d63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>316,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>312,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>315,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>310,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>