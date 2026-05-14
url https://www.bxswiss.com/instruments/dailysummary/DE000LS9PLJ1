--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R407e362a25cc4b7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bfeec38af6a4303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cb39314d3224d63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe13c8bec754d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d582c6622cd430b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cb39314d3224d63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d67a83437fc46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe13c8bec754d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>321,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>