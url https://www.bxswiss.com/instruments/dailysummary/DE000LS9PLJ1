--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bfeec38af6a4303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb2bf5280f141ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fe13c8bec754d65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc09b66a5ab4d35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d67a83437fc46ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fe13c8bec754d65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903ad45be03e4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc09b66a5ab4d35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>