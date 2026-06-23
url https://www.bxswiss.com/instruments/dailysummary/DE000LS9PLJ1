--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bb2bf5280f141ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9127468c0cf04d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc09b66a5ab4d35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf25745a573404a9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903ad45be03e4574" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc09b66a5ab4d35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R114930b2589c48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf25745a573404a9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,073</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>