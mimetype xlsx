--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9127468c0cf04d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9463d650356451c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf25745a573404a9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a47406bb124cf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R114930b2589c48e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf25745a573404a9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1eeb8b65d7a465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a47406bb124cf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,898</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>