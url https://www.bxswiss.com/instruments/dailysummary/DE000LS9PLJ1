--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9463d650356451c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffe3c8e167547b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8a47406bb124cf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd5512c9f344877"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1eeb8b65d7a465d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8a47406bb124cf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858b1143cb0a4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd5512c9f344877" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,567</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>