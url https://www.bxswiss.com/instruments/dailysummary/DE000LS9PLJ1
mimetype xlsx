--- v12 (2026-08-03)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ffe3c8e167547b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759007c8f9d94827" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdd5512c9f344877"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83cbdea48b4644bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R858b1143cb0a4f0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdd5512c9f344877" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R607c59e47c5042ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83cbdea48b4644bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLJ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>344,623</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>