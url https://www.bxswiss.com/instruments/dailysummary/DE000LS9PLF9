--- v12 (2026-08-29)
+++ v13 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raafef15fb419489f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ba9c72077c4f7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dbec96a7a0943eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27427bd2c3d544c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232ae8d146354b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dbec96a7a0943eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995cdbad52d3407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27427bd2c3d544c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>