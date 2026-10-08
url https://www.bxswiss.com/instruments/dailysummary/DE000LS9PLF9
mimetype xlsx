--- v13 (2026-09-18)
+++ v14 (2026-10-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0ba9c72077c4f7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ea40a2771446c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27427bd2c3d544c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc01efad6e6a6411d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995cdbad52d3407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27427bd2c3d544c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87d0964a0fd04ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01efad6e6a6411d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>341,063</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>340,670</x:t>
-[...247 lines deleted...]
-          <x:t>349,830</x:t>
+          <x:t>339,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>