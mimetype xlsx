--- v14 (2026-10-08)
+++ v15 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8ea40a2771446c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb001b4aa2b7f443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc01efad6e6a6411d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e0a5115ee59406a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87d0964a0fd04ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc01efad6e6a6411d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767e595161244df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e0a5115ee59406a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>