--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7349b2cee504f82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04eeaf01c9114fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a449783acf34c34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c4d36f29d70487d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50bad48169a8413f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a449783acf34c34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racd461cf49e644a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c4d36f29d70487d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>326,398</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,483</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...532 lines deleted...]
-          <x:t>342,242</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>