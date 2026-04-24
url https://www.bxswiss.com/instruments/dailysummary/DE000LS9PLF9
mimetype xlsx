--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04eeaf01c9114fe8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb007169a22a749a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c4d36f29d70487d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf17560605ba04390"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racd461cf49e644a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c4d36f29d70487d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c63689461844cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf17560605ba04390" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>326,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>339,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>