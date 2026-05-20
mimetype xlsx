--- v8 (2026-04-24)
+++ v9 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb007169a22a749a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98099f41ba44931" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf17560605ba04390"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac978d031a04738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c63689461844cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf17560605ba04390" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8748a635d5549a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac978d031a04738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +251,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>