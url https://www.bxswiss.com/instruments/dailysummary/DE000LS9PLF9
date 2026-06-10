--- v9 (2026-05-20)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb98099f41ba44931" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbbe18594f8c44e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcac978d031a04738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2b13f7ca23248de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8748a635d5549a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcac978d031a04738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reacff0f60da64982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2b13f7ca23248de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>333,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>