--- v10 (2026-06-10)
+++ v11 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbbe18594f8c44e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ebe421fe3f42d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2b13f7ca23248de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d6198f23e2c47a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reacff0f60da64982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2b13f7ca23248de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R717f17fc9a4044b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d6198f23e2c47a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>345,764</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>