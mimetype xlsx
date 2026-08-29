--- v11 (2026-07-20)
+++ v12 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02ebe421fe3f42d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raafef15fb419489f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d6198f23e2c47a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dbec96a7a0943eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R717f17fc9a4044b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d6198f23e2c47a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R232ae8d146354b55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dbec96a7a0943eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumswerte nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLF9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>327,998</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>