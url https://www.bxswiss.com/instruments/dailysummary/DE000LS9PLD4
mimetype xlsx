--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eaddc6d910f4952" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red696d867a6e4ea9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60308b6f78a4083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc03f9efee34a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93abb13f39f74d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60308b6f78a4083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R164037c7db9747a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc03f9efee34a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>