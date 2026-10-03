--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red696d867a6e4ea9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red1be3ef6fd249e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfc03f9efee34a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4a1a2aa51c4d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R164037c7db9747a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfc03f9efee34a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3040a01a224d4b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4a1a2aa51c4d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>