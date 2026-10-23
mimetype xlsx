--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red1be3ef6fd249e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R570d00f8747e43c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb4a1a2aa51c4d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R188690dd73324815"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3040a01a224d4b29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb4a1a2aa51c4d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf293d6b611d843d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R188690dd73324815" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>