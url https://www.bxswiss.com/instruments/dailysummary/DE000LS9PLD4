--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1380dfc2fc8a4bdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccbfa87ffed94980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0fa4ebf512d4833"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450a2558f0ac4a98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8d10489ee1141ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0fa4ebf512d4833" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4a939b03a642f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450a2558f0ac4a98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>63,034</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,166</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>62,059</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,961</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>