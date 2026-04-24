--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccbfa87ffed94980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3007ce2d85743c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450a2558f0ac4a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1681a2c644c54f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4a939b03a642f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450a2558f0ac4a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83be7e7f7b5c4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1681a2c644c54f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,339</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>