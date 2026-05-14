--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3007ce2d85743c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e76732857134cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1681a2c644c54f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7504fc97ecd54f04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83be7e7f7b5c4d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1681a2c644c54f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6a03e3ad354c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7504fc97ecd54f04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>