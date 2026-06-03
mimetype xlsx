--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e76732857134cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf53555c1dc724408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7504fc97ecd54f04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92359766d5bf416c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6a03e3ad354c7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7504fc97ecd54f04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d67032a7cf4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92359766d5bf416c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,157</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>