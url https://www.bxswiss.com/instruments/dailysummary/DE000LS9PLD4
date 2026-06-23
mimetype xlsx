--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf53555c1dc724408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd594361e97ac4938" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92359766d5bf416c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a6e90201554909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28d67032a7cf4c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92359766d5bf416c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3202647edf94290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a6e90201554909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,813</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>