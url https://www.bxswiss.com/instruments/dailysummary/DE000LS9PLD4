--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd594361e97ac4938" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re301a5db13c84333" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50a6e90201554909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4226a41c3acf4415"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3202647edf94290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50a6e90201554909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc1c33013834ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4226a41c3acf4415" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>71,382</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,854</x:t>
-[...222 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>69,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,975</x:t>
-[...252 lines deleted...]
-          <x:t>72,813</x:t>
+          <x:t>70,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>