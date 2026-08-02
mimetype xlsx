--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re301a5db13c84333" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe9e36967cc408a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4226a41c3acf4415"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1247acb1ecd94303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc1c33013834ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4226a41c3acf4415" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da7a0bdb97b4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1247acb1ecd94303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>70,964</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,800</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>70,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>