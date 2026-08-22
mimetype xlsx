--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe9e36967cc408a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0eaddc6d910f4952" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1247acb1ecd94303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra60308b6f78a4083"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5da7a0bdb97b4bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1247acb1ecd94303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93abb13f39f74d3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra60308b6f78a4083" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Wachstumschancen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLD4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>