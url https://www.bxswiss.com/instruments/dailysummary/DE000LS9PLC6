--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e20ef70a654777" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc84096012184159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80fb9deda6e3403a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R848f97037a884234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R654d1d8096cd4589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80fb9deda6e3403a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1a6eab28659454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R848f97037a884234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Favorites</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...323 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>141,802</x:t>
-[...139 lines deleted...]
-          <x:t>141,800</x:t>
+          <x:t>141,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...154 lines deleted...]
-          <x:t>141,846</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>