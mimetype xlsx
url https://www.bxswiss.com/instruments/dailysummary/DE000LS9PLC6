--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc84096012184159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbcf64830a514c24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R848f97037a884234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9bede5ba284d8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1a6eab28659454e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R848f97037a884234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2179228adadb4c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9bede5ba284d8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Favorites</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>