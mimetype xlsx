--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbcf64830a514c24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16691ce0b13e4060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e9bede5ba284d8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfde56850c708403c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2179228adadb4c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e9bede5ba284d8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ac4834a528844dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfde56850c708403c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Favorites</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,661</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,385</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,801</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>