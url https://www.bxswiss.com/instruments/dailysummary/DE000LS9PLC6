--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab287470ec104735" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860776d63815401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67c14b45832141de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa7ae0a43b854b45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e33c4ec7344453" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67c14b45832141de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0495c73eaa854644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa7ae0a43b854b45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Favorites</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,089</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>