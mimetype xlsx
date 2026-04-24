--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R860776d63815401d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c0f5f0dd2b4130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa7ae0a43b854b45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa3da74db764e5c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0495c73eaa854644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa7ae0a43b854b45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067918795f5f4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa3da74db764e5c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Favorites</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>