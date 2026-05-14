--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c0f5f0dd2b4130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457be6503b74494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9aa3da74db764e5c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60482bc3f9dd434e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R067918795f5f4db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9aa3da74db764e5c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c02a9c2c944755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60482bc3f9dd434e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Favorites</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>