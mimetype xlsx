--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R457be6503b74494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760e4f9a56974df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60482bc3f9dd434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0163f29613ae4b9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52c02a9c2c944755" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60482bc3f9dd434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d5b975430cc4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0163f29613ae4b9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Favorites</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,008</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>