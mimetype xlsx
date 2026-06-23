--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R760e4f9a56974df3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra03a6aa5a44b4c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0163f29613ae4b9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d736137d8184cef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d5b975430cc4edb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0163f29613ae4b9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8ed1e3d239408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d736137d8184cef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Favorites</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,181</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,307</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>