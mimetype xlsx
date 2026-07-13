--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra03a6aa5a44b4c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167127b256c2425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d736137d8184cef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5307e952f14f4dcc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad8ed1e3d239408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d736137d8184cef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0101baaf2fea407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5307e952f14f4dcc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Favorites</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,671</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>