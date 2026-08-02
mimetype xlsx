--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167127b256c2425b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raacfee64a2804bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5307e952f14f4dcc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccc0403e91064768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0101baaf2fea407a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5307e952f14f4dcc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re28c2b81b9924411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccc0403e91064768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Favorites</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>136,282</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,671</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>137,414</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...532 lines deleted...]
-          <x:t>138,965</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>