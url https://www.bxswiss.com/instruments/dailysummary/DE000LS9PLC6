--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raacfee64a2804bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14e20ef70a654777" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccc0403e91064768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80fb9deda6e3403a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re28c2b81b9924411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccc0403e91064768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R654d1d8096cd4589" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80fb9deda6e3403a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RB Favorites</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9PLC6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,846</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>